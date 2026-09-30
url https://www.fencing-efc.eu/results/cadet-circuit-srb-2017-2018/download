--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -991,71 +991,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1271,51 +1271,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
@@ -1431,51 +1431,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1491,51 +1491,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1591,51 +1591,51 @@
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1651,51 +1651,51 @@
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>66</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
@@ -2302,51 +2302,51 @@
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
@@ -2493,51 +2493,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
       <c r="F79" t="s">