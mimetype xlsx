--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -971,51 +971,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1051,51 +1051,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -1131,51 +1131,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -1511,91 +1511,91 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
@@ -1651,51 +1651,51 @@
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2068,51 +2068,51 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>70</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>81</v>
       </c>
       <c r="F60" t="s">
@@ -2128,71 +2128,71 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>118</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>70</v>
       </c>
       <c r="F63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>123</v>
       </c>
       <c r="F64" t="s">
@@ -2396,51 +2396,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>81</v>
       </c>
       <c r="F77" t="s">
         <v>141</v>
       </c>
     </row>
@@ -2529,51 +2529,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>62</v>
       </c>
       <c r="F84" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>