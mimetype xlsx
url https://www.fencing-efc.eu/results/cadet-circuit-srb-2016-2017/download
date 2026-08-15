--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1031,51 +1031,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1151,51 +1151,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
@@ -1211,131 +1211,131 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -1391,71 +1391,71 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>56</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -1531,111 +1531,111 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -1671,71 +1671,71 @@
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -1771,51 +1771,51 @@
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>62</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
@@ -1831,171 +1831,171 @@
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>95</v>
       </c>
       <c r="F47" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>62</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>70</v>
       </c>
       <c r="F51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>104</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>70</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2088,51 +2088,51 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>81</v>
       </c>
       <c r="F60" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>118</v>
       </c>
       <c r="F61" t="s">
@@ -2328,201 +2328,201 @@
       </c>
       <c r="C71" t="s">
         <v>134</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>118</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>70</v>
       </c>
       <c r="F72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>81</v>
       </c>
       <c r="F77" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>118</v>
       </c>
       <c r="F78" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>118</v>
       </c>
       <c r="F81" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
     </row>