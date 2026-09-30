--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -771,51 +771,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
@@ -888,51 +888,51 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
@@ -1188,51 +1188,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
@@ -1288,51 +1288,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
@@ -1368,68 +1368,68 @@
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
@@ -1519,91 +1519,91 @@
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
@@ -1613,99 +1613,99 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>88</v>
       </c>
       <c r="F53" t="s">
         <v>89</v>
       </c>
     </row>