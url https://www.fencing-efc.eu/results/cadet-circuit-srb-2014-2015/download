--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -953,71 +953,71 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1170,51 +1170,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
@@ -1347,51 +1347,51 @@
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
@@ -1447,51 +1447,51 @@
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -1921,51 +1921,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>59</v>
       </c>
       <c r="F54" t="s">
@@ -2269,71 +2269,71 @@
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>59</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2554,88 +2554,88 @@
       </c>
       <c r="C85" t="s">
         <v>136</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>59</v>
       </c>
       <c r="F88" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>59</v>
       </c>
       <c r="F89" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2707,133 +2707,133 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>109</v>
       </c>
       <c r="F94" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>109</v>
       </c>
       <c r="F95" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>150</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
       <c r="F96" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>151</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>152</v>
       </c>
       <c r="F97" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>157</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>