--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -997,51 +997,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1074,51 +1074,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1499,51 +1499,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>60</v>
       </c>
       <c r="F29" t="s">
@@ -1730,51 +1730,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1884,51 +1884,51 @@
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -1944,51 +1944,51 @@
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
       <c r="F52" t="s">
@@ -2084,51 +2084,51 @@
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>105</v>
       </c>
       <c r="F58" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
@@ -2158,85 +2158,85 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>40</v>
       </c>
       <c r="F65" t="s">
@@ -2884,51 +2884,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
       <c r="F101" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
@@ -2949,51 +2949,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>65</v>
       </c>
       <c r="F104" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3110,51 +3110,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>