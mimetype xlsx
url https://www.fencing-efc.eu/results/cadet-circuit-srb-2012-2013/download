--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1045,71 +1045,71 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
@@ -1253,51 +1253,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
@@ -1521,51 +1521,51 @@
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1672,51 +1672,51 @@
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1977,51 +1977,51 @@
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2370,51 +2370,51 @@
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>45</v>
       </c>
       <c r="F78" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2475,99 +2475,99 @@
         <v>118</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>117</v>
       </c>
       <c r="F84" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>137</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>59</v>
       </c>
       <c r="F87" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>