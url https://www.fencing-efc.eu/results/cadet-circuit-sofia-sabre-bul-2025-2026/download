--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -2494,125 +2494,125 @@
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
@@ -2922,51 +2922,51 @@
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
@@ -3002,71 +3002,71 @@
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
       <c r="F44" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
@@ -3122,51 +3122,51 @@
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3259,51 +3259,51 @@
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>109</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
@@ -3610,71 +3610,71 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>43</v>
       </c>
       <c r="F74" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
@@ -3727,51 +3727,51 @@
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -3867,51 +3867,51 @@
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -4406,51 +4406,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>183</v>
       </c>
       <c r="D114">
         <v>15</v>
       </c>
       <c r="E114" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>184</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
         <v>14</v>
       </c>
       <c r="E116" t="s">
         <v>35</v>
       </c>
       <c r="F116" t="s">
@@ -4583,51 +4583,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>197</v>
       </c>
       <c r="D123">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>198</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>30</v>
       </c>
       <c r="F124" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>199</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>43</v>
       </c>
       <c r="F125" t="s">
@@ -4805,51 +4805,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>214</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>215</v>
       </c>
       <c r="F135" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>217</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>43</v>
       </c>
       <c r="F136" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>218</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>19</v>
       </c>
       <c r="F137" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4986,68 +4986,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>231</v>
       </c>
       <c r="D146">
         <v>14</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>232</v>
       </c>
       <c r="D147">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="F147" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>234</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>235</v>
       </c>
       <c r="D149">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
@@ -5455,51 +5455,51 @@
         <v>227</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>270</v>
       </c>
       <c r="D175">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E176" t="s">
         <v>27</v>
       </c>
       <c r="F176" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>150</v>
       </c>
     </row>
@@ -5554,85 +5554,85 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>277</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>58</v>
       </c>
       <c r="F181" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>278</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>19</v>
       </c>
       <c r="F182" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>279</v>
       </c>
       <c r="D183">
         <v>14</v>
       </c>
       <c r="E183" t="s">
         <v>58</v>
       </c>
       <c r="F183" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>280</v>
       </c>
       <c r="D184">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>27</v>
       </c>
       <c r="F184" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>141</v>
       </c>
     </row>
@@ -5656,51 +5656,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>283</v>
       </c>
       <c r="D187">
         <v>12</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="F187" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>284</v>
       </c>
       <c r="D188">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>193</v>
       </c>
       <c r="F188" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>285</v>
       </c>
       <c r="D189">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>258</v>
       </c>
       <c r="F189" t="s">
         <v>286</v>
       </c>
     </row>
@@ -5976,51 +5976,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>304</v>
       </c>
       <c r="D206">
         <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>305</v>
       </c>
       <c r="D207">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>19</v>
       </c>
       <c r="F207" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>306</v>
       </c>
       <c r="D208">
         <v>15</v>
       </c>
       <c r="E208" t="s">
         <v>13</v>
       </c>
       <c r="F208" t="s">
         <v>102</v>
       </c>
     </row>
@@ -6292,51 +6292,51 @@
       </c>
       <c r="C13" t="s">
         <v>321</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>322</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>323</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>150</v>
       </c>
     </row>
@@ -6546,51 +6546,51 @@
       </c>
       <c r="C26" t="s">
         <v>338</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>340</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>341</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
@@ -6606,51 +6606,51 @@
       </c>
       <c r="C29" t="s">
         <v>342</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>344</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>345</v>
       </c>
       <c r="F30" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>347</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>43</v>
       </c>
       <c r="F31" t="s">
@@ -6706,71 +6706,71 @@
       </c>
       <c r="C34" t="s">
         <v>351</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>215</v>
       </c>
       <c r="F34" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>352</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
       <c r="F35" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>354</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>355</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
@@ -6823,51 +6823,51 @@
       </c>
       <c r="C40" t="s">
         <v>358</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>359</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>360</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
@@ -7200,51 +7200,51 @@
       </c>
       <c r="C59" t="s">
         <v>379</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>381</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>382</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -7437,51 +7437,51 @@
       </c>
       <c r="C71" t="s">
         <v>394</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>395</v>
       </c>
       <c r="D72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>71</v>
       </c>
       <c r="F72" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>396</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
@@ -7557,71 +7557,71 @@
       </c>
       <c r="C77" t="s">
         <v>401</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>193</v>
       </c>
       <c r="F77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>402</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>403</v>
       </c>
       <c r="F78" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>405</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>30</v>
       </c>
       <c r="F80" t="s">
@@ -7951,51 +7951,51 @@
       </c>
       <c r="C97" t="s">
         <v>426</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>258</v>
       </c>
       <c r="F97" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>427</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>258</v>
       </c>
       <c r="F98" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>428</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
@@ -8031,51 +8031,51 @@
       </c>
       <c r="C101" t="s">
         <v>430</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>431</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>432</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
@@ -8131,51 +8131,51 @@
       </c>
       <c r="C106" t="s">
         <v>436</v>
       </c>
       <c r="D106">
         <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>43</v>
       </c>
       <c r="F106" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>437</v>
       </c>
       <c r="D107">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>438</v>
       </c>
       <c r="D108">
         <v>14</v>
       </c>
       <c r="E108" t="s">
         <v>71</v>
       </c>
       <c r="F108" t="s">
         <v>72</v>
       </c>
     </row>
@@ -8188,51 +8188,51 @@
       </c>
       <c r="C109" t="s">
         <v>439</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>440</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>19</v>
       </c>
       <c r="F110" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>441</v>
       </c>
       <c r="D111">
         <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
@@ -8268,51 +8268,51 @@
       </c>
       <c r="C113" t="s">
         <v>444</v>
       </c>
       <c r="D113">
         <v>14</v>
       </c>
       <c r="E113" t="s">
         <v>58</v>
       </c>
       <c r="F113" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>445</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>58</v>
       </c>
       <c r="F114" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>446</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
     </row>
@@ -8325,111 +8325,111 @@
       </c>
       <c r="C116" t="s">
         <v>447</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>448</v>
       </c>
       <c r="F116" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>450</v>
       </c>
       <c r="D117">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>451</v>
       </c>
       <c r="D118">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>452</v>
       </c>
       <c r="D119">
         <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>43</v>
       </c>
       <c r="F119" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>453</v>
       </c>
       <c r="D120">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>19</v>
       </c>
       <c r="F120" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>454</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>58</v>
       </c>
     </row>
@@ -8482,51 +8482,51 @@
       </c>
       <c r="C124" t="s">
         <v>457</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>458</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>109</v>
       </c>
       <c r="F125" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>459</v>
       </c>
       <c r="D126">
         <v>14</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
@@ -8664,51 +8664,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>468</v>
       </c>
       <c r="D134">
         <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>469</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>470</v>
       </c>
       <c r="D136">
         <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>327</v>
       </c>
     </row>
@@ -8729,51 +8729,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>472</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>473</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>474</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>475</v>
       </c>
     </row>
@@ -8822,102 +8822,102 @@
         <v>132</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>479</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>480</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>481</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="F146" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>483</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>484</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>43</v>
       </c>
       <c r="F148" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>485</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -8955,51 +8955,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>489</v>
       </c>
       <c r="D152">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>490</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>491</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>193</v>
       </c>
       <c r="F154" t="s">
         <v>492</v>
       </c>
     </row>
@@ -9099,51 +9099,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>500</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>19</v>
       </c>
       <c r="F161" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>501</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>502</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>43</v>
       </c>
       <c r="F163" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
@@ -9164,51 +9164,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>504</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>193</v>
       </c>
       <c r="F165" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>505</v>
       </c>
       <c r="D166">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>506</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>19</v>
       </c>
       <c r="F167" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
@@ -9243,51 +9243,51 @@
         <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>509</v>
       </c>
       <c r="D170">
         <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>510</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>30</v>
       </c>
       <c r="F171" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>511</v>
       </c>
       <c r="D172">
         <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>19</v>
       </c>
       <c r="F172" t="s">
         <v>189</v>
       </c>
     </row>
@@ -9359,51 +9359,51 @@
         <v>517</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>518</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>519</v>
       </c>
       <c r="D178">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>520</v>
       </c>
       <c r="D179">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="F179" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
@@ -9551,51 +9551,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>531</v>
       </c>
       <c r="D189">
         <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>58</v>
       </c>
       <c r="F189" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>532</v>
       </c>
       <c r="D190">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>193</v>
       </c>
       <c r="F190" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>533</v>
       </c>
       <c r="D191">
         <v>15</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>181</v>
       </c>
     </row>
@@ -9732,113 +9732,113 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>542</v>
       </c>
       <c r="D200">
         <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>19</v>
       </c>
       <c r="F200" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>543</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>544</v>
       </c>
       <c r="D202">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>545</v>
       </c>
       <c r="D203">
         <v>14</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>546</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>19</v>
       </c>
       <c r="F204" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>547</v>
       </c>
       <c r="D205">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>548</v>
       </c>
       <c r="D206">
         <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>