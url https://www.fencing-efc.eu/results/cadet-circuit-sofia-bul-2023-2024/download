--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2269,51 +2269,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2739,51 +2739,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2927,51 +2927,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3064,51 +3064,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>61</v>
       </c>
       <c r="F48" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3161,51 +3161,51 @@
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>61</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>81</v>
       </c>
       <c r="F52" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
@@ -3258,51 +3258,51 @@
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>81</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
       <c r="F58" t="s">
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
@@ -3378,51 +3378,51 @@
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>111</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
@@ -3675,51 +3675,51 @@
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3886,51 +3886,51 @@
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>111</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>81</v>
       </c>
       <c r="F89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
@@ -4006,51 +4006,51 @@
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>61</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>81</v>
       </c>
       <c r="F96" t="s">
@@ -4246,51 +4246,51 @@
       </c>
       <c r="C106" t="s">
         <v>171</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>173</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>33</v>
       </c>
       <c r="F108" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4731,51 +4731,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>81</v>
       </c>
       <c r="F132" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>78</v>
       </c>
     </row>
@@ -5037,119 +5037,119 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>225</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>226</v>
       </c>
       <c r="F149" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>111</v>
       </c>
       <c r="F150" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>230</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>231</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>61</v>
       </c>
       <c r="F152" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>37</v>
       </c>
       <c r="F153" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>37</v>
       </c>
       <c r="F154" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>235</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5357,85 +5357,85 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>250</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>251</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>252</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>253</v>
       </c>
       <c r="F170" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>255</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>226</v>
       </c>
       <c r="F171" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>256</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>33</v>
       </c>
       <c r="F172" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5541,68 +5541,68 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>265</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>266</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>61</v>
       </c>
       <c r="F180" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>267</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>111</v>
       </c>
       <c r="F181" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>269</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>61</v>
       </c>
       <c r="F182" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5762,221 +5762,221 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>284</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>286</v>
       </c>
       <c r="D193">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>287</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>288</v>
       </c>
       <c r="D195">
         <v>15</v>
       </c>
       <c r="E195" t="s">
         <v>33</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>289</v>
       </c>
       <c r="D196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>290</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>33</v>
       </c>
       <c r="F197" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>291</v>
       </c>
       <c r="D198">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>61</v>
       </c>
       <c r="F198" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>292</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>61</v>
       </c>
       <c r="F199" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>294</v>
       </c>
       <c r="D200">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>33</v>
       </c>
       <c r="F200" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>295</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>61</v>
       </c>
       <c r="F201" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>296</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>297</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>20</v>
       </c>
       <c r="F203" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>298</v>
       </c>
       <c r="D204">
         <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>33</v>
       </c>
       <c r="F204" t="s">
         <v>299</v>
       </c>
     </row>
@@ -6014,68 +6014,68 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>302</v>
       </c>
       <c r="D207">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>61</v>
       </c>
       <c r="F207" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>304</v>
       </c>
       <c r="D208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>305</v>
       </c>
       <c r="D209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>33</v>
       </c>
       <c r="F209" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7162,51 +7162,51 @@
       </c>
       <c r="C57" t="s">
         <v>367</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>369</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>370</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
@@ -7359,51 +7359,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>381</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>382</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>81</v>
       </c>
       <c r="F68" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>383</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
     </row>
@@ -7630,51 +7630,51 @@
       </c>
       <c r="C81" t="s">
         <v>398</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>25</v>
       </c>
       <c r="F81" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>399</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>401</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" t="s">
@@ -7690,51 +7690,51 @@
       </c>
       <c r="C84" t="s">
         <v>403</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>404</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>405</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
@@ -7870,51 +7870,51 @@
       </c>
       <c r="C93" t="s">
         <v>413</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>414</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>415</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -7990,51 +7990,51 @@
       </c>
       <c r="C99" t="s">
         <v>419</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>420</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>421</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
@@ -8101,51 +8101,51 @@
       </c>
       <c r="C105" t="s">
         <v>426</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>427</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>37</v>
       </c>
       <c r="F106" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>429</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
     </row>
@@ -8349,51 +8349,51 @@
       </c>
       <c r="C118" t="s">
         <v>444</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>226</v>
       </c>
       <c r="F118" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>445</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>446</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>233</v>
       </c>
     </row>
@@ -8557,65 +8557,65 @@
       </c>
       <c r="C129" t="s">
         <v>455</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>81</v>
       </c>
       <c r="F129" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>457</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>458</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>460</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>33</v>
       </c>
       <c r="F132" t="s">
         <v>257</v>
       </c>
     </row>
@@ -8687,51 +8687,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>465</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>33</v>
       </c>
       <c r="F137" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>466</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>81</v>
       </c>
       <c r="F138" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>467</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -9185,102 +9185,102 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>496</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>61</v>
       </c>
       <c r="F167" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>497</v>
       </c>
       <c r="D168">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>81</v>
       </c>
       <c r="F168" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>498</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>61</v>
       </c>
       <c r="F169" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>499</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>61</v>
       </c>
       <c r="F170" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>500</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>501</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
@@ -9377,51 +9377,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>508</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>61</v>
       </c>
       <c r="F179" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>509</v>
       </c>
       <c r="D180">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>61</v>
       </c>
       <c r="F180" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>510</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>52</v>
       </c>
       <c r="F181" t="s">
         <v>400</v>
       </c>
     </row>
@@ -9479,116 +9479,116 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>514</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>17</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>515</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>81</v>
       </c>
       <c r="F186" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>516</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>517</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
       <c r="F188" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>518</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>61</v>
       </c>
       <c r="F189" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>519</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>520</v>
       </c>
       <c r="F190" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>522</v>
       </c>
       <c r="D191">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>61</v>
       </c>
       <c r="F191" t="s">
         <v>62</v>
       </c>
     </row>
@@ -9674,51 +9674,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>528</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>529</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>530</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>33</v>
       </c>
       <c r="F199" t="s">
         <v>34</v>
       </c>
     </row>
@@ -9756,99 +9756,99 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>533</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>111</v>
       </c>
       <c r="F202" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>534</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>17</v>
       </c>
       <c r="F203" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>535</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>536</v>
       </c>
       <c r="D205">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>52</v>
       </c>
       <c r="F205" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>537</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>538</v>
       </c>
       <c r="D207">
         <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>81</v>
       </c>
       <c r="F207" t="s">
         <v>82</v>
       </c>
     </row>
@@ -10025,51 +10025,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>549</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>17</v>
       </c>
       <c r="F218" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>550</v>
       </c>
       <c r="D219">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>218</v>
       </c>
       <c r="C220" t="s">
         <v>552</v>
       </c>
       <c r="D220">
         <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>553</v>
       </c>
     </row>
@@ -10291,51 +10291,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>568</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>111</v>
       </c>
       <c r="F234" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>569</v>
       </c>
       <c r="D235">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>61</v>
       </c>
       <c r="F235" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>570</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>282</v>
       </c>
       <c r="F236" t="s">
         <v>571</v>
       </c>
     </row>
@@ -10421,51 +10421,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>577</v>
       </c>
       <c r="D242">
         <v>15</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>241</v>
       </c>
       <c r="C243" t="s">
         <v>578</v>
       </c>
       <c r="D243">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>61</v>
       </c>
       <c r="F243" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>