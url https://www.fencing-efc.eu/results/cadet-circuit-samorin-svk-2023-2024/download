--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1135,51 +1135,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1212,51 +1212,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1562,51 +1562,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1713,51 +1713,51 @@
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>34</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
       <c r="F34" t="s">
@@ -1870,51 +1870,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2366,88 +2366,88 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>121</v>
       </c>
       <c r="F70" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2637,51 +2637,51 @@
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>51</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>147</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
@@ -3099,51 +3099,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>171</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>34</v>
       </c>
       <c r="F106" t="s">
@@ -3369,85 +3369,85 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>192</v>
       </c>
       <c r="D120">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>193</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>167</v>
       </c>
       <c r="F121" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>195</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>196</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>34</v>
       </c>
       <c r="F123" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
@@ -3564,51 +3564,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
         <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
     </row>