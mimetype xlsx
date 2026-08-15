--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1249,111 +1249,111 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1420,88 +1420,88 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
@@ -1528,102 +1528,102 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
@@ -1790,51 +1790,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>71</v>
       </c>
       <c r="F38" t="s">
@@ -1850,51 +1850,51 @@
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1941,51 +1941,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>83</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
@@ -2058,51 +2058,51 @@
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2155,51 +2155,51 @@
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
@@ -2215,51 +2215,51 @@
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2306,51 +2306,51 @@
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>113</v>
       </c>
       <c r="F65" t="s">
@@ -2654,131 +2654,131 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>138</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>141</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>143</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
@@ -2788,51 +2788,51 @@
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
@@ -2865,228 +2865,228 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>152</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>153</v>
       </c>
       <c r="F94" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>155</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>71</v>
       </c>
       <c r="F96" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>104</v>
       </c>
       <c r="F97" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>163</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>164</v>
       </c>
       <c r="F101" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>167</v>
       </c>
       <c r="F102" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>113</v>
       </c>
       <c r="F103" t="s">
@@ -3139,71 +3139,71 @@
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>34</v>
       </c>
       <c r="F106" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>174</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>29</v>
       </c>
       <c r="F107" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>34</v>
       </c>
       <c r="F109" t="s">
@@ -3236,68 +3236,68 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>180</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>181</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>51</v>
       </c>
       <c r="F112" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>182</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>183</v>
       </c>
       <c r="F113" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
@@ -3318,68 +3318,68 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>187</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>188</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>189</v>
       </c>
       <c r="D118">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3499,99 +3499,99 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>167</v>
       </c>
       <c r="F127" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>203</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>164</v>
       </c>
       <c r="F129" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>204</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>37</v>
       </c>
       <c r="F132" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3666,51 +3666,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>213</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>164</v>
       </c>
       <c r="F137" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>214</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>215</v>
       </c>
       <c r="D139">
         <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>