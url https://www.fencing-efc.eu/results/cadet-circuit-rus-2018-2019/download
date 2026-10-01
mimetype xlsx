--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -989,51 +989,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -1225,65 +1225,65 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>30</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
@@ -1548,51 +1548,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>57</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>58</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>59</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -1937,51 +1937,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>83</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -2137,96 +2137,96 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>101</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
@@ -2367,51 +2367,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>114</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>115</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>116</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -2426,51 +2426,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>120</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -2617,51 +2617,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>131</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>132</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>133</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>134</v>
@@ -2690,65 +2690,65 @@
         <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>136</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>138</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>