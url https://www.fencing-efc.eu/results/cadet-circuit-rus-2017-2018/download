--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -993,51 +993,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1250,51 +1250,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -1419,121 +1419,121 @@
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>48</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>53</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>54</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>55</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>56</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1568,65 +1568,65 @@
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>59</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>60</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>61</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>62</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1698,99 +1698,99 @@
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>69</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>70</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>71</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>72</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>73</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>74</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1916,51 +1916,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1998,51 +1998,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>88</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>89</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2227,99 +2227,99 @@
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>103</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
@@ -2351,51 +2351,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>110</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>111</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -2548,96 +2548,96 @@
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>123</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>126</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>127</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>128</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
@@ -2748,51 +2748,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>137</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>139</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>140</v>
@@ -2914,51 +2914,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>150</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>151</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>152</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>153</v>