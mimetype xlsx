--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1094,51 +1094,51 @@
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>16.5</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>16.5</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1334,51 +1334,51 @@
       </c>
       <c r="C24" t="s">
         <v>33</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>34</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>9.0</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
@@ -1651,51 +1651,51 @@
       </c>
       <c r="C40" t="s">
         <v>57</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>58</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>59</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -1911,91 +1911,91 @@
       </c>
       <c r="C53" t="s">
         <v>71</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>72</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>73</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>74</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>3.0</v>
       </c>
       <c r="C57" t="s">
         <v>75</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -2230,51 +2230,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>90</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>91</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>92</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2829,88 +2829,88 @@
       </c>
       <c r="C25" t="s">
         <v>118</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>9.0</v>
       </c>
       <c r="C26" t="s">
         <v>119</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>120</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>121</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>122</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3006,51 +3006,51 @@
       </c>
       <c r="C34" t="s">
         <v>127</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>129</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -3066,51 +3066,51 @@
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>131</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3143,91 +3143,91 @@
       </c>
       <c r="C41" t="s">
         <v>135</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>136</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>138</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>3.0</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>3.0</v>
       </c>
       <c r="C45" t="s">
         <v>141</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -3380,51 +3380,51 @@
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>150</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>