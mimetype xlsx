--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1038,51 +1038,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>48.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1138,51 +1138,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1572,71 +1572,71 @@
       </c>
       <c r="C29" t="s">
         <v>43</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>46</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1949,51 +1949,51 @@
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>3.0</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>3.0</v>
       </c>
       <c r="C50" t="s">
         <v>70</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -2009,71 +2009,71 @@
       </c>
       <c r="C51" t="s">
         <v>71</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>3.0</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>75</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2969,51 +2969,51 @@
       </c>
       <c r="C27" t="s">
         <v>126</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>127</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>128</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>130</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3477,51 +3477,51 @@
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>156</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3708,51 +3708,51 @@
       </c>
       <c r="B65">
         <v>3.0</v>
       </c>
       <c r="C65" t="s">
         <v>168</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.5</v>
       </c>
       <c r="C66" t="s">
         <v>169</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.5</v>
       </c>
       <c r="C67" t="s">
         <v>170</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -3768,88 +3768,88 @@
       </c>
       <c r="C68" t="s">
         <v>171</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.5</v>
       </c>
       <c r="C69" t="s">
         <v>172</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.5</v>
       </c>
       <c r="C70" t="s">
         <v>173</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.5</v>
       </c>
       <c r="C71" t="s">
         <v>174</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.5</v>
       </c>
       <c r="C72" t="s">
         <v>175</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>163</v>
       </c>
     </row>
@@ -4050,68 +4050,68 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>186</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>187</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>188</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>189</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
     </row>
@@ -4282,51 +4282,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
       <c r="F97" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>31</v>
       </c>
       <c r="F98" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>204</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>61</v>
       </c>
     </row>