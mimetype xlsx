--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1423,51 +1423,51 @@
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1477,51 +1477,51 @@
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -1637,51 +1637,51 @@
       </c>
       <c r="C27" t="s">
         <v>38</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>41</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>53</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1888,51 +1888,51 @@
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>59</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>60</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
       <c r="F42" t="s">
@@ -1948,71 +1948,71 @@
       </c>
       <c r="C43" t="s">
         <v>63</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
@@ -2022,51 +2022,51 @@
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2116,51 +2116,51 @@
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>57</v>
       </c>
       <c r="F52" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>76</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2472,99 +2472,99 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>95</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>96</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>97</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>98</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>99</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>100</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -3400,51 +3400,51 @@
       </c>
       <c r="C37" t="s">
         <v>146</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>147</v>
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>149</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>150</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3722,51 +3722,51 @@
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>168</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4061,68 +4061,68 @@
       </c>
       <c r="B72">
         <v>1.5</v>
       </c>
       <c r="C72" t="s">
         <v>185</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.5</v>
       </c>
       <c r="C73" t="s">
         <v>186</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.5</v>
       </c>
       <c r="C74" t="s">
         <v>187</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.5</v>
       </c>
       <c r="C75" t="s">
         <v>189</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -4366,51 +4366,51 @@
       </c>
       <c r="C88" t="s">
         <v>203</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.5</v>
       </c>
       <c r="C89" t="s">
         <v>204</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.5</v>
       </c>
       <c r="C90" t="s">
         <v>205</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>61</v>
       </c>
       <c r="F90" t="s">
@@ -4596,68 +4596,68 @@
         <v>72</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>217</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>218</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>219</v>
       </c>
       <c r="F102" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>222</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>57</v>
       </c>
       <c r="F104" t="s">
         <v>72</v>
       </c>
     </row>