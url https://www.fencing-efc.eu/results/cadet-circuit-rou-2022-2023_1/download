--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2747,105 +2747,105 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
@@ -3441,51 +3441,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>104</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>105</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3720,51 +3720,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>121</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>122</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>123</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>117</v>
       </c>
     </row>
@@ -3908,51 +3908,51 @@
       </c>
       <c r="C90" t="s">
         <v>134</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>135</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>42</v>
       </c>
       <c r="F91" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>137</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
@@ -3965,51 +3965,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>139</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
       <c r="F94" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>141</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
@@ -4045,51 +4045,51 @@
       </c>
       <c r="C97" t="s">
         <v>145</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
       <c r="F97" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>147</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>95</v>
       </c>
       <c r="F98" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>149</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4199,51 +4199,51 @@
       </c>
       <c r="C105" t="s">
         <v>156</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>47</v>
       </c>
       <c r="F105" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>158</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
       <c r="F106" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>160</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4256,51 +4256,51 @@
       </c>
       <c r="C108" t="s">
         <v>161</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>162</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>95</v>
       </c>
       <c r="F109" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>164</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
     </row>
@@ -4555,91 +4555,91 @@
       </c>
       <c r="C124" t="s">
         <v>179</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
       <c r="F124" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>181</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>182</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>184</v>
       </c>
       <c r="D127">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>185</v>
       </c>
       <c r="F127" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>187</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4833,51 +4833,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>202</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>204</v>
       </c>
       <c r="D141">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>205</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>34</v>
       </c>
       <c r="F142" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4952,51 +4952,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>213</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>25</v>
       </c>
       <c r="F147" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>214</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>215</v>
       </c>
       <c r="F148" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>217</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>47</v>
       </c>
       <c r="F149" t="s">
         <v>92</v>
       </c>
     </row>
@@ -5269,51 +5269,51 @@
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>239</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>240</v>
       </c>
       <c r="D167">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>241</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>52</v>
       </c>
       <c r="F168" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
@@ -5501,51 +5501,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>255</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>256</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>257</v>
       </c>
       <c r="D182">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>52</v>
       </c>
       <c r="F182" t="s">
         <v>159</v>
       </c>
     </row>
@@ -5719,51 +5719,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>269</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>34</v>
       </c>
       <c r="F193" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>271</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>272</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>34</v>
       </c>
       <c r="F195" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5801,51 +5801,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>275</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>276</v>
       </c>
       <c r="D199">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>25</v>
       </c>
       <c r="F199" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>277</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>25</v>
       </c>
       <c r="F200" t="s">
         <v>264</v>
       </c>
     </row>
@@ -5937,51 +5937,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>284</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="C207" t="s">
         <v>285</v>
       </c>
       <c r="D207">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>34</v>
       </c>
       <c r="F207" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>287</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>25</v>
       </c>
       <c r="F208" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6022,51 +6022,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>290</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="C212" t="s">
         <v>291</v>
       </c>
       <c r="D212">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>34</v>
       </c>
       <c r="F212" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>292</v>
       </c>
       <c r="D213">
         <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>25</v>
       </c>
       <c r="F213" t="s">
         <v>113</v>
       </c>
     </row>
@@ -6155,187 +6155,187 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>298</v>
       </c>
       <c r="D219">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>214</v>
       </c>
       <c r="C220" t="s">
         <v>299</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="C221" t="s">
         <v>300</v>
       </c>
       <c r="D221">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>301</v>
       </c>
       <c r="D222">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>302</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>303</v>
       </c>
       <c r="D224">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>304</v>
       </c>
       <c r="D225">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>305</v>
       </c>
       <c r="D226">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>9</v>
       </c>
       <c r="F226" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>306</v>
       </c>
       <c r="D227">
         <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>307</v>
       </c>
       <c r="D228">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>308</v>
       </c>
       <c r="D229">
         <v>15</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6446,51 +6446,51 @@
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>313</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>314</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>315</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
@@ -6628,51 +6628,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>324</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>325</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>326</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
@@ -6841,51 +6841,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>338</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>339</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>340</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
@@ -7179,51 +7179,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>358</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>359</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>360</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
@@ -7301,51 +7301,51 @@
       </c>
       <c r="C54" t="s">
         <v>365</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>95</v>
       </c>
       <c r="F54" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>367</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>369</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
@@ -7637,51 +7637,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>389</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>390</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>391</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7691,71 +7691,71 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>392</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>393</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>143</v>
       </c>
       <c r="F76" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>394</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>395</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>228</v>
       </c>
     </row>
@@ -7768,51 +7768,51 @@
       </c>
       <c r="C79" t="s">
         <v>396</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>143</v>
       </c>
       <c r="F79" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>397</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>52</v>
       </c>
       <c r="F80" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>399</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81" t="s">
@@ -8064,51 +8064,51 @@
       </c>
       <c r="C95" t="s">
         <v>415</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>416</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>417</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>143</v>
       </c>
       <c r="F97" t="s">
         <v>418</v>
       </c>
     </row>
@@ -8218,51 +8218,51 @@
       </c>
       <c r="C103" t="s">
         <v>426</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>428</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>429</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
       <c r="F105" t="s">
         <v>26</v>
       </c>
     </row>
@@ -8309,51 +8309,51 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>433</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>434</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>435</v>
       </c>
       <c r="F109" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>436</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>95</v>
       </c>
       <c r="F110" t="s">
@@ -8437,51 +8437,51 @@
       </c>
       <c r="C115" t="s">
         <v>441</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>443</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>444</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
@@ -8665,51 +8665,51 @@
       </c>
       <c r="C127" t="s">
         <v>455</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>143</v>
       </c>
       <c r="F127" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>456</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>34</v>
       </c>
       <c r="F128" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>458</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
@@ -8762,51 +8762,51 @@
       </c>
       <c r="C132" t="s">
         <v>461</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>52</v>
       </c>
       <c r="F132" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>463</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>52</v>
       </c>
       <c r="F133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>464</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>28</v>
       </c>
     </row>
@@ -8872,51 +8872,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="C139" t="s">
         <v>469</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>471</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>472</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
@@ -9098,68 +9098,68 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="C153" t="s">
         <v>485</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>34</v>
       </c>
       <c r="F153" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>486</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>215</v>
       </c>
       <c r="F154" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>488</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>490</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>34</v>
       </c>
       <c r="F156" t="s">
         <v>491</v>
       </c>
     </row>
@@ -9234,51 +9234,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>498</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>25</v>
       </c>
       <c r="F161" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>499</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>500</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>501</v>
@@ -9313,51 +9313,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>503</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>381</v>
       </c>
       <c r="F166" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>504</v>
       </c>
       <c r="D167">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>505</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>25</v>
       </c>
       <c r="F168" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
@@ -9395,99 +9395,99 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>508</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
       <c r="F171" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>509</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>143</v>
       </c>
       <c r="F172" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>510</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>47</v>
       </c>
       <c r="F173" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>511</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>512</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>52</v>
       </c>
       <c r="F175" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>513</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>76</v>
       </c>
       <c r="F176" t="s">
         <v>77</v>
       </c>
     </row>
@@ -9681,51 +9681,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>525</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>52</v>
       </c>
       <c r="F188" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>526</v>
       </c>
       <c r="D189">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>128</v>
       </c>
       <c r="F189" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>527</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
         <v>117</v>
       </c>
     </row>
@@ -9828,102 +9828,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="C197" t="s">
         <v>535</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>536</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>537</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>192</v>
       </c>
       <c r="F199" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>538</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>539</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>540</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
@@ -10368,51 +10368,51 @@
         <v>117</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>223</v>
       </c>
       <c r="C230" t="s">
         <v>571</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="C231" t="s">
         <v>573</v>
       </c>
       <c r="D231">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>574</v>
       </c>
       <c r="D232">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>19</v>
       </c>
     </row>