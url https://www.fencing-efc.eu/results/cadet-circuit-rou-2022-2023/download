--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -854,51 +854,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -914,51 +914,51 @@
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
@@ -974,71 +974,71 @@
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
@@ -1171,51 +1171,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1308,148 +1308,148 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
@@ -1539,111 +1539,111 @@
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1667,51 +1667,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1851,51 +1851,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>48</v>
       </c>
     </row>