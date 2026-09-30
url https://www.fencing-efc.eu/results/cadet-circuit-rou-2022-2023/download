--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1188,51 +1188,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
@@ -1769,51 +1769,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>31</v>
       </c>
       <c r="F55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1885,51 +1885,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>