--- v0 (2026-05-14)
+++ v1 (2026-08-16)
@@ -949,141 +949,141 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -1199,131 +1199,131 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -1479,51 +1479,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
@@ -1690,71 +1690,71 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
@@ -1844,51 +1844,51 @@
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>65</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2001,111 +2001,111 @@
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
       <c r="F60" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
@@ -2241,51 +2241,51 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
@@ -2321,105 +2321,105 @@
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>93</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>26</v>
       </c>
       <c r="F77" t="s">
@@ -2515,85 +2515,85 @@
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
       <c r="F82" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2617,102 +2617,102 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>36</v>
       </c>
       <c r="F88" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>131</v>
       </c>
       <c r="F90" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>131</v>
       </c>
       <c r="F91" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2736,102 +2736,102 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="C96" t="s">
         <v>149</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>131</v>
       </c>
       <c r="F96" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="C97" t="s">
         <v>150</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>93</v>
       </c>
       <c r="F97" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>153</v>
       </c>
       <c r="F99" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>138</v>
       </c>
     </row>