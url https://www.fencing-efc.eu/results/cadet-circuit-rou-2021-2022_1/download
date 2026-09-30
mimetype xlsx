--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1059,51 +1059,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1419,51 +1419,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
@@ -2081,51 +2081,51 @@
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
       <c r="F60" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
@@ -2141,91 +2141,91 @@
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2261,51 +2261,51 @@
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>26</v>
       </c>
       <c r="F71" t="s">
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>93</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2475,51 +2475,51 @@
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>130</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
       <c r="F82" t="s">
@@ -2566,85 +2566,85 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>36</v>
       </c>
       <c r="F88" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2702,51 +2702,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>107</v>
       </c>
     </row>