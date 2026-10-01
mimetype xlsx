--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -933,51 +933,51 @@
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>80.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>65.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -993,91 +993,91 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1264,51 +1264,51 @@
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
@@ -1384,51 +1384,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
@@ -1581,71 +1581,71 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>31</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
@@ -1821,51 +1821,51 @@
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
@@ -1901,51 +1901,51 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2232,51 +2232,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
       <c r="F71" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>127</v>
       </c>
     </row>