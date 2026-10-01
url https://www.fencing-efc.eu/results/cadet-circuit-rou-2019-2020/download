--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1544,51 +1544,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1758,51 +1758,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -2089,51 +2089,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
@@ -2169,51 +2169,51 @@
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -2249,51 +2249,51 @@
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2366,128 +2366,128 @@
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
@@ -2737,51 +2737,51 @@
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -2954,51 +2954,51 @@
       </c>
       <c r="C81" t="s">
         <v>124</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>126</v>
       </c>
       <c r="D82">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>127</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3261,51 +3261,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>143</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>144</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>145</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3649,51 +3649,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>168</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>169</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>170</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>171</v>
@@ -3725,51 +3725,51 @@
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>174</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>80.0</v>
       </c>
       <c r="C8" t="s">
         <v>175</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>65.0</v>
       </c>
       <c r="C9" t="s">
         <v>176</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -3802,51 +3802,51 @@
       </c>
       <c r="C11" t="s">
         <v>178</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>179</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>35.0</v>
       </c>
       <c r="C13" t="s">
         <v>180</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
@@ -3862,51 +3862,51 @@
       </c>
       <c r="C14" t="s">
         <v>181</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>35.0</v>
       </c>
       <c r="C15" t="s">
         <v>182</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>183</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>184</v>
       </c>
       <c r="F16" t="s">
@@ -4533,51 +4533,51 @@
       </c>
       <c r="C48" t="s">
         <v>222</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>223</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>224</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -4593,51 +4593,51 @@
       </c>
       <c r="C51" t="s">
         <v>225</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>47</v>
       </c>
       <c r="F51" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>227</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>228</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
@@ -4847,51 +4847,51 @@
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>244</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>245</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>246</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>108</v>
       </c>
     </row>
@@ -4904,51 +4904,51 @@
       </c>
       <c r="C67" t="s">
         <v>247</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>248</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>249</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
@@ -5075,51 +5075,51 @@
       </c>
       <c r="C76" t="s">
         <v>256</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
@@ -5212,51 +5212,51 @@
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>264</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>265</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>267</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
     </row>
@@ -5550,68 +5550,68 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="C104" t="s">
         <v>289</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="C105" t="s">
         <v>290</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
     </row>