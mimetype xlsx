--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1095,51 +1095,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
@@ -1552,71 +1552,71 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
@@ -1692,51 +1692,51 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>75</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
       <c r="F43" t="s">
@@ -1812,91 +1812,91 @@
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
@@ -2186,51 +2186,51 @@
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>75</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">