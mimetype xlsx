--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1680,51 +1680,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
@@ -1874,51 +1874,51 @@
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1948,128 +1948,128 @@
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
@@ -2216,51 +2216,51 @@
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2461,51 +2461,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2676,51 +2676,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>113</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2966,51 +2966,51 @@
       </c>
       <c r="C13" t="s">
         <v>133</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>122</v>
       </c>
       <c r="F13" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>134</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -3103,51 +3103,51 @@
       </c>
       <c r="C20" t="s">
         <v>143</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>144</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>145</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -3163,51 +3163,51 @@
       </c>
       <c r="C23" t="s">
         <v>147</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>149</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>150</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3260,91 +3260,91 @@
       </c>
       <c r="C28" t="s">
         <v>156</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>158</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>159</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>160</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>161</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
@@ -3360,51 +3360,51 @@
       </c>
       <c r="C33" t="s">
         <v>163</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>164</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>166</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3497,51 +3497,51 @@
       </c>
       <c r="C40" t="s">
         <v>173</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>174</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>175</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3674,51 +3674,51 @@
       </c>
       <c r="C49" t="s">
         <v>184</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>185</v>
       </c>
       <c r="F49" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>187</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>188</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -4011,51 +4011,51 @@
       </c>
       <c r="C66" t="s">
         <v>204</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4222,51 +4222,51 @@
       </c>
       <c r="C77" t="s">
         <v>220</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>43</v>
       </c>
       <c r="F77" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>221</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
@@ -4519,71 +4519,71 @@
       </c>
       <c r="C92" t="s">
         <v>238</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>43</v>
       </c>
       <c r="F92" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>239</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>43</v>
       </c>
       <c r="F93" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>241</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>111</v>
       </c>
       <c r="F94" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>242</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4616,51 +4616,51 @@
       </c>
       <c r="C97" t="s">
         <v>245</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>247</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>248</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>127</v>
       </c>
       <c r="F99" t="s">
@@ -4716,51 +4716,51 @@
       </c>
       <c r="C102" t="s">
         <v>252</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>253</v>
       </c>
       <c r="F102" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>255</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>256</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
@@ -5108,51 +5108,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>280</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>281</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>153</v>
       </c>
       <c r="F125" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>283</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>23</v>
       </c>
       <c r="F126" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5207,51 +5207,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>287</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>111</v>
       </c>
       <c r="F130" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>288</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="C132" t="s">
         <v>289</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5343,51 +5343,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>295</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>296</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>