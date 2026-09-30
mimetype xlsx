--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1421,51 +1421,51 @@
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1538,111 +1538,111 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2052,51 +2052,51 @@
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2180,91 +2180,91 @@
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2468,51 +2468,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>110</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="C11" t="s">
         <v>141</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>142</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>143</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>144</v>
       </c>
       <c r="F13" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="C26" t="s">
         <v>159</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>160</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>161</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C33" t="s">
         <v>167</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>168</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>169</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
@@ -3788,51 +3788,51 @@
       </c>
       <c r="C51" t="s">
         <v>191</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>192</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>193</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4065,51 +4065,51 @@
       </c>
       <c r="C65" t="s">
         <v>207</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>209</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>40</v>
       </c>
       <c r="F66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>210</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -4259,51 +4259,51 @@
       </c>
       <c r="C75" t="s">
         <v>218</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>219</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>220</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
@@ -4336,51 +4336,51 @@
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>223</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>224</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>90</v>
       </c>
     </row>
@@ -4584,85 +4584,85 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>236</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>237</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>238</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>239</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>40</v>
       </c>
       <c r="F95" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>240</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4836,68 +4836,68 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>252</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>253</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>254</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>256</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>32</v>
       </c>
     </row>