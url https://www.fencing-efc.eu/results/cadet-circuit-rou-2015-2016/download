--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -887,91 +887,91 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.5</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
@@ -1027,51 +1027,51 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>9.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>9.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
@@ -1104,91 +1104,91 @@
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>9.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1201,71 +1201,71 @@
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -1361,51 +1361,51 @@
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>60</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C40" t="s">
         <v>62</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>63</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>64</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
@@ -1566,167 +1566,167 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>78</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>79</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>