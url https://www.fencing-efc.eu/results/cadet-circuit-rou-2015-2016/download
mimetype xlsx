--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -747,111 +747,111 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>21.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>21.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -947,51 +947,51 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
@@ -1261,51 +1261,51 @@
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
@@ -1583,51 +1583,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>42</v>
       </c>
     </row>