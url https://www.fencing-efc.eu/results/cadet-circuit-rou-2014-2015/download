--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -743,51 +743,51 @@
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -888,51 +888,51 @@
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1082,51 +1082,51 @@
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
@@ -1222,111 +1222,111 @@
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>43</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
@@ -1516,51 +1516,51 @@
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>43</v>
       </c>
       <c r="F45" t="s">