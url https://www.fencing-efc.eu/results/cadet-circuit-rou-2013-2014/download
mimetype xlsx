--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -742,71 +742,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -910,131 +910,131 @@
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -1070,51 +1070,51 @@
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
@@ -1241,51 +1241,51 @@
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
@@ -1341,91 +1341,91 @@
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
@@ -1438,51 +1438,51 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
@@ -1692,131 +1692,131 @@
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
       <c r="F53" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>64</v>
       </c>
     </row>
@@ -1826,195 +1826,195 @@
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>91</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>92</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>95</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>73</v>
       </c>
       <c r="F60" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>73</v>
       </c>
       <c r="F64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>73</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>32</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>64</v>
       </c>
       <c r="F68" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2038,51 +2038,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>108</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>