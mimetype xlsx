--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -832,51 +832,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -929,51 +929,51 @@
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
@@ -1349,88 +1349,88 @@
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
@@ -1443,71 +1443,71 @@
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
@@ -1623,51 +1623,51 @@
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -1980,51 +1980,51 @@
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>97</v>
       </c>
       <c r="F60" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
@@ -2040,51 +2040,51 @@
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>104</v>
       </c>
       <c r="F64" t="s">
@@ -2160,51 +2160,51 @@
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">