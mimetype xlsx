--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1820,85 +1820,85 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -2078,51 +2078,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2337,111 +2337,111 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>63</v>
       </c>
       <c r="F37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40" t="s">
@@ -2691,71 +2691,71 @@
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>96</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -3408,51 +3408,51 @@
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>92</v>
       </c>
       <c r="F89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
         <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>85</v>
       </c>
       <c r="F91" t="s">
@@ -3505,51 +3505,51 @@
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>85</v>
       </c>
       <c r="F94" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>50</v>
       </c>
       <c r="F95" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>63</v>
       </c>
       <c r="F96" t="s">
@@ -3602,51 +3602,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>162</v>
       </c>
       <c r="D100">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>163</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>166</v>
       </c>
       <c r="D103">
         <v>12</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E104" t="s">
         <v>34</v>
       </c>
       <c r="F104" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>34</v>
       </c>
       <c r="F105" t="s">
@@ -3816,51 +3816,51 @@
       </c>
       <c r="C110" t="s">
         <v>173</v>
       </c>
       <c r="D110">
         <v>14</v>
       </c>
       <c r="E110" t="s">
         <v>34</v>
       </c>
       <c r="F110" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>174</v>
       </c>
       <c r="D111">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>92</v>
       </c>
       <c r="F111" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>175</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>92</v>
       </c>
       <c r="F112" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3898,51 +3898,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="C115" t="s">
         <v>180</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>181</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>184</v>
       </c>
       <c r="F116" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
         <v>14</v>
       </c>
       <c r="E117" t="s">
         <v>92</v>
       </c>
       <c r="F117" t="s">
         <v>93</v>
       </c>
     </row>
@@ -4076,82 +4076,82 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
         <v>14</v>
       </c>
       <c r="E126" t="s">
         <v>85</v>
       </c>
       <c r="F126" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>199</v>
       </c>
       <c r="D127">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>200</v>
       </c>
       <c r="E128" t="s">
         <v>92</v>
       </c>
       <c r="F128" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>201</v>
       </c>
       <c r="D129">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>50</v>
       </c>
       <c r="F130" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
@@ -4305,51 +4305,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>212</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>213</v>
       </c>
       <c r="F2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>215</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>213</v>
       </c>
       <c r="F3" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -4399,51 +4399,51 @@
       </c>
       <c r="C6" t="s">
         <v>221</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>63</v>
       </c>
       <c r="F6" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>223</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>217</v>
       </c>
       <c r="F7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>217</v>
       </c>
       <c r="F8" t="s">
@@ -4556,51 +4556,51 @@
       </c>
       <c r="C14" t="s">
         <v>232</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>217</v>
       </c>
       <c r="F14" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>233</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>234</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
@@ -4653,71 +4653,71 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>239</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>240</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>217</v>
       </c>
       <c r="F20" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>242</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>217</v>
       </c>
       <c r="F21" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>243</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>217</v>
       </c>
       <c r="F22" t="s">
@@ -4964,51 +4964,51 @@
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>213</v>
       </c>
       <c r="F35" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>265</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>266</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
@@ -5232,51 +5232,51 @@
       </c>
       <c r="C49" t="s">
         <v>285</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>286</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>287</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>217</v>
       </c>
       <c r="F51" t="s">
@@ -5312,71 +5312,71 @@
       </c>
       <c r="C53" t="s">
         <v>289</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>161</v>
       </c>
       <c r="F53" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>290</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>217</v>
       </c>
       <c r="F54" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>292</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>63</v>
       </c>
       <c r="F55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>293</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -5612,51 +5612,51 @@
       </c>
       <c r="C68" t="s">
         <v>313</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>92</v>
       </c>
       <c r="F68" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>314</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>315</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
@@ -5766,91 +5766,91 @@
       </c>
       <c r="C76" t="s">
         <v>321</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>323</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>324</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>325</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>327</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="F80" t="s">
@@ -6063,88 +6063,88 @@
       </c>
       <c r="C91" t="s">
         <v>342</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>34</v>
       </c>
       <c r="F91" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>343</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>344</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>92</v>
       </c>
       <c r="F93" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>346</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>251</v>
       </c>
       <c r="F94" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>347</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
@@ -6596,51 +6596,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>375</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>92</v>
       </c>
       <c r="F119" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>376</v>
       </c>
       <c r="D120">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="C121" t="s">
         <v>377</v>
       </c>
       <c r="D121">
         <v>14</v>
       </c>
       <c r="E121" t="s">
         <v>63</v>
       </c>
       <c r="F121" t="s">
         <v>112</v>
       </c>
     </row>
@@ -6695,102 +6695,102 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>381</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>382</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>92</v>
       </c>
       <c r="F126" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>383</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>85</v>
       </c>
       <c r="F127" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>384</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>92</v>
       </c>
       <c r="F128" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>385</v>
       </c>
       <c r="D129">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>386</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>43</v>
       </c>
       <c r="F130" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
@@ -6921,51 +6921,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>398</v>
       </c>
       <c r="D139">
         <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>399</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>43</v>
       </c>
       <c r="F140" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>400</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>85</v>
       </c>
       <c r="F141" t="s">
         <v>150</v>
       </c>
     </row>