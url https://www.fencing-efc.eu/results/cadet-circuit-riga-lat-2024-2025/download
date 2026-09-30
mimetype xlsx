--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1894,51 +1894,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2128,51 +2128,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
@@ -2285,188 +2285,188 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
@@ -2519,91 +2519,91 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>61</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>38</v>
       </c>
       <c r="F37" t="s">
@@ -2659,51 +2659,51 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>38</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2939,51 +2939,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>78</v>
       </c>
       <c r="F55" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
@@ -3173,51 +3173,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
@@ -3527,128 +3527,128 @@
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>155</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>157</v>
       </c>
       <c r="F88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>38</v>
       </c>
       <c r="F89" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>38</v>
       </c>
       <c r="F90" t="s">
@@ -4022,51 +4022,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>189</v>
       </c>
       <c r="D111">
         <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>103</v>
       </c>
       <c r="F111" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>191</v>
       </c>
       <c r="D112">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
       <c r="F112" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
         <v>14</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4425,51 +4425,51 @@
       </c>
       <c r="C6" t="s">
         <v>218</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>135</v>
       </c>
       <c r="F6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>220</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>222</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>223</v>
       </c>
       <c r="F8" t="s">
@@ -4819,51 +4819,51 @@
       </c>
       <c r="C26" t="s">
         <v>250</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>135</v>
       </c>
       <c r="F26" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>251</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>135</v>
       </c>
       <c r="F27" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -4879,88 +4879,88 @@
       </c>
       <c r="C29" t="s">
         <v>254</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="F29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>255</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>256</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>258</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>259</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>135</v>
       </c>
       <c r="F33" t="s">
@@ -4973,51 +4973,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>260</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>262</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>135</v>
       </c>
       <c r="F35" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>263</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
@@ -5070,51 +5070,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>267</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>268</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>103</v>
       </c>
       <c r="F40" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>269</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>38</v>
       </c>
       <c r="F41" t="s">
@@ -5167,51 +5167,51 @@
       </c>
       <c r="C44" t="s">
         <v>272</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>273</v>
       </c>
       <c r="F44" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>275</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>61</v>
       </c>
       <c r="F45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>276</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46" t="s">
@@ -5244,68 +5244,68 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>279</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>280</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>281</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>135</v>
       </c>
       <c r="F50" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>283</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
@@ -5335,51 +5335,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>285</v>
       </c>
       <c r="D53">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>286</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>287</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>61</v>
       </c>
       <c r="F55" t="s">
@@ -5652,51 +5652,51 @@
       </c>
       <c r="C69" t="s">
         <v>305</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>87</v>
       </c>
       <c r="F69" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>307</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>135</v>
       </c>
       <c r="F70" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>308</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
       <c r="F71" t="s">
@@ -5929,51 +5929,51 @@
       </c>
       <c r="C83" t="s">
         <v>325</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>326</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>328</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>135</v>
       </c>
     </row>
@@ -6023,91 +6023,91 @@
       </c>
       <c r="C88" t="s">
         <v>331</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>332</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>333</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>334</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>43</v>
       </c>
       <c r="F91" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>335</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>38</v>
       </c>
       <c r="F92" t="s">
@@ -6143,51 +6143,51 @@
       </c>
       <c r="C94" t="s">
         <v>338</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>339</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>25</v>
       </c>
       <c r="F95" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>341</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
@@ -6263,51 +6263,51 @@
       </c>
       <c r="C100" t="s">
         <v>345</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>347</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>348</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
       <c r="F102" t="s">
@@ -6434,51 +6434,51 @@
       </c>
       <c r="C109" t="s">
         <v>356</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>357</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>43</v>
       </c>
       <c r="F110" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>359</v>
       </c>
       <c r="D111">
         <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
     </row>
@@ -6511,51 +6511,51 @@
       </c>
       <c r="C113" t="s">
         <v>361</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>362</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>363</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>34</v>
       </c>
     </row>
@@ -6870,99 +6870,99 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>384</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>61</v>
       </c>
       <c r="F132" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>385</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>112</v>
       </c>
       <c r="F133" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>386</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>64</v>
       </c>
       <c r="F134" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>387</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>388</v>
       </c>
       <c r="D136">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>389</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>390</v>
       </c>
       <c r="F137" t="s">
         <v>391</v>
       </c>
     </row>
@@ -6983,51 +6983,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>393</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>394</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>396</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>38</v>
       </c>
       <c r="F141" t="s">
         <v>110</v>
       </c>
     </row>
@@ -7102,51 +7102,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>402</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>403</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>404</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>64</v>
       </c>
       <c r="F148" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
@@ -7192,102 +7192,102 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>408</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>78</v>
       </c>
       <c r="F152" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>409</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>43</v>
       </c>
       <c r="F153" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>410</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>411</v>
       </c>
       <c r="F154" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>413</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>414</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>64</v>
       </c>
       <c r="F156" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>415</v>
       </c>
       <c r="D157">
         <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>61</v>
       </c>
       <c r="F157" t="s">
         <v>232</v>
       </c>
     </row>
@@ -7447,51 +7447,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>429</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>165</v>
       </c>
       <c r="F167" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>430</v>
       </c>
       <c r="D168">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E168" t="s">
         <v>64</v>
       </c>
       <c r="F168" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>431</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>64</v>
       </c>
       <c r="F169" t="s">
         <v>65</v>
       </c>
     </row>
@@ -7594,68 +7594,68 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>438</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>103</v>
       </c>
       <c r="F176" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>440</v>
       </c>
       <c r="D177">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>61</v>
       </c>
       <c r="F177" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>441</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>442</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>103</v>
       </c>
       <c r="F179" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
@@ -7676,68 +7676,68 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>444</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>64</v>
       </c>
       <c r="F181" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>445</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>103</v>
       </c>
       <c r="F182" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>446</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>103</v>
       </c>
       <c r="F183" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>447</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>103</v>
       </c>
       <c r="F184" t="s">
         <v>439</v>
       </c>
     </row>