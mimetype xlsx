--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1372,51 +1372,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -1997,51 +1997,51 @@
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
       <c r="F41" t="s">
@@ -2174,51 +2174,51 @@
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2308,51 +2308,51 @@
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>111</v>
       </c>
       <c r="F57" t="s">
@@ -2645,51 +2645,51 @@
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
       <c r="F73" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>28</v>
       </c>
       <c r="F74" t="s">
@@ -2705,51 +2705,51 @@
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
       <c r="F75" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
       <c r="F77" t="s">
@@ -2779,51 +2779,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -3113,51 +3113,51 @@
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
       <c r="F96" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>150</v>
       </c>
       <c r="F98" t="s">
@@ -3387,51 +3387,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>182</v>
       </c>
       <c r="E110" t="s">
         <v>37</v>
       </c>
       <c r="F110" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>150</v>
       </c>
       <c r="F112" t="s">
@@ -3704,71 +3704,71 @@
       </c>
       <c r="C126" t="s">
         <v>201</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>28</v>
       </c>
       <c r="F126" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>202</v>
       </c>
       <c r="D127">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>204</v>
       </c>
       <c r="D128">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>28</v>
       </c>
       <c r="F128" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>205</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
       <c r="F129" t="s">
@@ -3917,51 +3917,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>216</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>217</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>37</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>218</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -4030,51 +4030,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>224</v>
       </c>
       <c r="D145">
         <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>28</v>
       </c>
       <c r="F145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>225</v>
       </c>
       <c r="D146">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>28</v>
       </c>
       <c r="F146" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>226</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>37</v>
       </c>
       <c r="F147" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4149,51 +4149,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>232</v>
       </c>
       <c r="D152">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>19</v>
       </c>
       <c r="F152" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>233</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>150</v>
       </c>
       <c r="F154" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4381,136 +4381,136 @@
         <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>250</v>
       </c>
       <c r="D167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>57</v>
       </c>
       <c r="F167" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>251</v>
       </c>
       <c r="D168">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>44</v>
       </c>
       <c r="F168" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>252</v>
       </c>
       <c r="D169">
         <v>15</v>
       </c>
       <c r="E169" t="s">
         <v>28</v>
       </c>
       <c r="F169" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>253</v>
       </c>
       <c r="D170">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>28</v>
       </c>
       <c r="F170" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>254</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>28</v>
       </c>
       <c r="F171" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>255</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>256</v>
       </c>
       <c r="D173">
         <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>