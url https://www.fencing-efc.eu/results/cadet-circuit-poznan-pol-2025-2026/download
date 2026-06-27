--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1332,51 +1332,51 @@
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1569,91 +1569,91 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1766,68 +1766,68 @@
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1977,51 +1977,51 @@
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
@@ -2077,51 +2077,51 @@
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
@@ -2468,51 +2468,51 @@
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>28</v>
       </c>
       <c r="F65" t="s">
@@ -2625,51 +2625,51 @@
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
       <c r="F73" t="s">
@@ -2725,51 +2725,51 @@
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3033,51 +3033,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>159</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>13</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
       <c r="F94" t="s">
@@ -3153,51 +3153,51 @@
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>150</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E99" t="s">
         <v>44</v>
       </c>
       <c r="F99" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
       <c r="F100" t="s">
@@ -3883,68 +3883,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>22</v>
       </c>
       <c r="F136" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>216</v>
       </c>
       <c r="D138">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>217</v>
       </c>
       <c r="D139">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>37</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4231,102 +4231,102 @@
         <v>40</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>239</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>240</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>28</v>
       </c>
       <c r="F158" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>241</v>
       </c>
       <c r="D159">
         <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>28</v>
       </c>
       <c r="F159" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>242</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>243</v>
       </c>
       <c r="D161">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>28</v>
       </c>
       <c r="F161" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>244</v>
       </c>
       <c r="D162">
         <v>15</v>
       </c>
       <c r="E162" t="s">
         <v>28</v>
       </c>
       <c r="F162" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4367,99 +4367,99 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>247</v>
       </c>
       <c r="D165">
         <v>13</v>
       </c>
       <c r="E165" t="s">
         <v>28</v>
       </c>
       <c r="F165" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>250</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>57</v>
       </c>
       <c r="F167" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>251</v>
       </c>
       <c r="D168">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>44</v>
       </c>
       <c r="F168" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>252</v>
       </c>
       <c r="D169">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E169" t="s">
         <v>28</v>
       </c>
       <c r="F169" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>253</v>
       </c>
       <c r="D170">
         <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>28</v>
       </c>
       <c r="F170" t="s">
         <v>60</v>
       </c>
     </row>
@@ -4480,51 +4480,51 @@
         <v>94</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>255</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>256</v>
       </c>
       <c r="D173">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>257</v>
       </c>
       <c r="D174">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>28</v>
       </c>
       <c r="F174" t="s">
         <v>40</v>
       </c>
     </row>