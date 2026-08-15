--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -1261,102 +1261,102 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -1429,91 +1429,91 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -1549,51 +1549,51 @@
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
@@ -1746,51 +1746,51 @@
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1820,51 +1820,51 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
@@ -1900,51 +1900,51 @@
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
@@ -2117,88 +2117,88 @@
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>95</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2288,51 +2288,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
@@ -2388,91 +2388,91 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
@@ -2525,111 +2525,111 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>28</v>
       </c>
       <c r="F70" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
@@ -2745,68 +2745,68 @@
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
@@ -2936,111 +2936,111 @@
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
       <c r="F88" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>156</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>157</v>
       </c>
       <c r="D90">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>159</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3073,51 +3073,51 @@
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>13</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
       <c r="F94" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>28</v>
       </c>
       <c r="F95" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
       <c r="F96" t="s">
@@ -3313,88 +3313,88 @@
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>15</v>
       </c>
       <c r="E106" t="s">
         <v>150</v>
       </c>
       <c r="F106" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
       <c r="F107" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>57</v>
       </c>
       <c r="F109" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>182</v>
       </c>
       <c r="E110" t="s">
         <v>37</v>
       </c>
       <c r="F110" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>15</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>187</v>
       </c>
       <c r="D114">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E114" t="s">
         <v>28</v>
       </c>
       <c r="F114" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>188</v>
       </c>
       <c r="D115">
         <v>13</v>
       </c>
       <c r="E115" t="s">
         <v>50</v>
       </c>
       <c r="F115" t="s">
@@ -3644,91 +3644,91 @@
       </c>
       <c r="C123" t="s">
         <v>197</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>22</v>
       </c>
       <c r="F123" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>198</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>200</v>
       </c>
       <c r="D125">
         <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
       <c r="F125" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>201</v>
       </c>
       <c r="D126">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>28</v>
       </c>
       <c r="F126" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>202</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
@@ -3744,51 +3744,51 @@
       </c>
       <c r="C128" t="s">
         <v>204</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>28</v>
       </c>
       <c r="F128" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>205</v>
       </c>
       <c r="D129">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
       <c r="F129" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
         <v>14</v>
       </c>
       <c r="E130" t="s">
         <v>83</v>
       </c>
       <c r="F130" t="s">
@@ -3866,51 +3866,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>213</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>22</v>
       </c>
       <c r="F135" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>22</v>
       </c>
       <c r="F136" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>215</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>94</v>
       </c>
     </row>
@@ -3934,51 +3934,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>217</v>
       </c>
       <c r="D139">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>37</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>218</v>
       </c>
       <c r="D140">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>219</v>
       </c>
       <c r="D141">
         <v>13</v>
       </c>
       <c r="E141" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>221</v>
@@ -3996,119 +3996,119 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>222</v>
       </c>
       <c r="D143">
         <v>14</v>
       </c>
       <c r="E143" t="s">
         <v>28</v>
       </c>
       <c r="F143" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>223</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>28</v>
       </c>
       <c r="F144" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>224</v>
       </c>
       <c r="D145">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>28</v>
       </c>
       <c r="F145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>225</v>
       </c>
       <c r="D146">
         <v>14</v>
       </c>
       <c r="E146" t="s">
         <v>28</v>
       </c>
       <c r="F146" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>226</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>37</v>
       </c>
       <c r="F147" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>227</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>37</v>
       </c>
       <c r="F148" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>228</v>
       </c>
       <c r="D149">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
       <c r="F149" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4132,51 +4132,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>230</v>
       </c>
       <c r="D151">
         <v>15</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>232</v>
       </c>
       <c r="D152">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>19</v>
       </c>
       <c r="F152" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>233</v>
       </c>
       <c r="D153">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>28</v>
       </c>
       <c r="F153" t="s">
         <v>40</v>
       </c>
     </row>
@@ -4350,51 +4350,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>246</v>
       </c>
       <c r="D164">
         <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>28</v>
       </c>
       <c r="F164" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>247</v>
       </c>
       <c r="D165">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E165" t="s">
         <v>28</v>
       </c>
       <c r="F165" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
@@ -4497,51 +4497,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>256</v>
       </c>
       <c r="D173">
         <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>257</v>
       </c>
       <c r="D174">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>28</v>
       </c>
       <c r="F174" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>258</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>28</v>
       </c>
       <c r="F175" t="s">
         <v>206</v>
       </c>
     </row>