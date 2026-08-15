--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1297,76 +1297,76 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
@@ -1602,51 +1602,51 @@
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
@@ -1775,173 +1775,173 @@
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>57</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>69</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>71</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
@@ -2068,51 +2068,51 @@
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>77</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
@@ -2122,51 +2122,51 @@
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
@@ -2216,111 +2216,111 @@
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>90</v>
       </c>
       <c r="F55" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>90</v>
       </c>
       <c r="F57" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -2367,68 +2367,68 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2438,51 +2438,51 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>70</v>
       </c>
     </row>
@@ -2535,88 +2535,88 @@
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>113</v>
       </c>
       <c r="F73" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>116</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2629,51 +2629,51 @@
       </c>
       <c r="C76" t="s">
         <v>117</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>119</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>90</v>
       </c>
       <c r="F77" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>120</v>
       </c>
       <c r="D78">
         <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2686,51 +2686,51 @@
       </c>
       <c r="C79" t="s">
         <v>121</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>79</v>
       </c>
       <c r="F79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>123</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>124</v>
       </c>
       <c r="F80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>126</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -2746,125 +2746,125 @@
       </c>
       <c r="C82" t="s">
         <v>127</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>124</v>
       </c>
       <c r="F82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>75</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
         <v>15</v>
       </c>
       <c r="E84" t="s">
         <v>113</v>
       </c>
       <c r="F84" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>131</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>135</v>
       </c>
       <c r="F87" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>79</v>
       </c>
       <c r="F88" t="s">
@@ -2920,51 +2920,51 @@
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
         <v>90</v>
       </c>
       <c r="F91" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
@@ -2980,51 +2980,51 @@
       </c>
       <c r="C94" t="s">
         <v>144</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>145</v>
       </c>
       <c r="F94" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>147</v>
       </c>
       <c r="D95">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>149</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3074,51 +3074,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>154</v>
       </c>
       <c r="D99">
         <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>93</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -3311,51 +3311,51 @@
       </c>
       <c r="C111" t="s">
         <v>168</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>170</v>
       </c>
       <c r="D112">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>172</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3368,51 +3368,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>174</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>176</v>
       </c>
       <c r="F115" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
         <v>13</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -3528,88 +3528,88 @@
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
         <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
       <c r="F123" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>188</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>190</v>
       </c>
       <c r="D125">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>135</v>
       </c>
       <c r="F125" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>64</v>
       </c>
       <c r="F126" t="s">
@@ -3625,51 +3625,51 @@
       </c>
       <c r="C127" t="s">
         <v>194</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>79</v>
       </c>
       <c r="F127" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>196</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>197</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3696,51 +3696,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>199</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>201</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>202</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3818,51 +3818,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>207</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>208</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>210</v>
       </c>
       <c r="D140">
         <v>14</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3917,113 +3917,113 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>214</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>137</v>
       </c>
       <c r="C145" t="s">
         <v>216</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>217</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>220</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>221</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>33</v>
       </c>
       <c r="F149" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>222</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4064,65 +4064,65 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>225</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>226</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>227</v>
       </c>
       <c r="D155">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>228</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>229</v>
       </c>
     </row>
@@ -4296,136 +4296,136 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>243</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>244</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>245</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>85</v>
       </c>
       <c r="F169" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>247</v>
       </c>
       <c r="D170">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>90</v>
       </c>
       <c r="F170" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>248</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>90</v>
       </c>
       <c r="F171" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>249</v>
       </c>
       <c r="D172">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
       </c>
       <c r="C173" t="s">
         <v>250</v>
       </c>
       <c r="D173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>90</v>
       </c>
       <c r="F173" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>251</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>64</v>
       </c>
       <c r="F174" t="s">
         <v>193</v>
       </c>
     </row>
@@ -4449,51 +4449,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>253</v>
       </c>
       <c r="D176">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>254</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>255</v>
       </c>
       <c r="D178">
         <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4551,85 +4551,85 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>172</v>
       </c>
       <c r="C182" t="s">
         <v>261</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>135</v>
       </c>
       <c r="F182" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>172</v>
       </c>
       <c r="C183" t="s">
         <v>262</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>172</v>
       </c>
       <c r="C184" t="s">
         <v>263</v>
       </c>
       <c r="D184">
         <v>12</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>172</v>
       </c>
       <c r="C185" t="s">
         <v>264</v>
       </c>
       <c r="D185">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>265</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>266</v>
       </c>
       <c r="F186" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4653,51 +4653,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>269</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>270</v>
       </c>
       <c r="D189">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>