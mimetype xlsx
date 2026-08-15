--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1604,68 +1604,68 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
@@ -1709,88 +1709,88 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
@@ -1831,51 +1831,51 @@
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1928,51 +1928,51 @@
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
@@ -2022,51 +2022,51 @@
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2079,71 +2079,71 @@
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38" t="s">
@@ -2224,71 +2224,71 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>78</v>
       </c>
       <c r="F45" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>81</v>
       </c>
       <c r="F46" t="s">
@@ -2341,51 +2341,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
@@ -2418,51 +2418,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2512,51 +2512,51 @@
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
@@ -2569,91 +2569,91 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>98</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>98</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
@@ -2686,68 +2686,68 @@
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>47</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="F69" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
@@ -2823,51 +2823,51 @@
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>127</v>
       </c>
       <c r="F74" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
       <c r="F76" t="s">
@@ -2920,91 +2920,91 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>47</v>
       </c>
       <c r="F82" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
@@ -3034,71 +3034,71 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>75</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3145,91 +3145,91 @@
       </c>
       <c r="C91" t="s">
         <v>151</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>152</v>
       </c>
       <c r="F91" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>47</v>
       </c>
       <c r="F93" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>75</v>
       </c>
       <c r="F94" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>160</v>
       </c>
       <c r="F95" t="s">
@@ -3402,51 +3402,51 @@
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>47</v>
       </c>
       <c r="F105" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3596,111 +3596,111 @@
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>192</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>196</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>197</v>
       </c>
       <c r="F117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>201</v>
       </c>
     </row>
@@ -3813,91 +3813,91 @@
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>212</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>81</v>
       </c>
       <c r="F127" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>98</v>
       </c>
       <c r="F128" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>182</v>
       </c>
       <c r="F129" t="s">
@@ -3973,130 +3973,130 @@
       </c>
       <c r="C133" t="s">
         <v>221</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>222</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>223</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>16</v>
       </c>
       <c r="F135" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>226</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
@@ -4168,85 +4168,85 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>235</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>47</v>
       </c>
       <c r="F145" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>236</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>98</v>
       </c>
       <c r="F146" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>237</v>
       </c>
       <c r="D147">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>47</v>
       </c>
       <c r="F149" t="s">
         <v>132</v>
       </c>
     </row>
@@ -4298,102 +4298,102 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>243</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>75</v>
       </c>
       <c r="F153" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>53</v>
       </c>
       <c r="F154" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>247</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>248</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>249</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
@@ -4431,136 +4431,136 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>253</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>255</v>
       </c>
       <c r="D162">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>62</v>
       </c>
       <c r="F162" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>98</v>
       </c>
       <c r="F164" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>258</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>259</v>
       </c>
       <c r="D166">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>260</v>
       </c>
       <c r="D167">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>81</v>
       </c>
       <c r="F167" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>262</v>
       </c>
       <c r="D168">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>155</v>
       </c>
     </row>
@@ -4618,136 +4618,136 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>266</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>47</v>
       </c>
       <c r="F172" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>267</v>
       </c>
       <c r="D173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>268</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>47</v>
       </c>
       <c r="F174" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>269</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>271</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>81</v>
       </c>
       <c r="F176" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>98</v>
       </c>
       <c r="F177" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>273</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>274</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>47</v>
       </c>
       <c r="F179" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
@@ -4915,51 +4915,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>286</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>78</v>
       </c>
       <c r="F190" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>288</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>289</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>290</v>
       </c>
     </row>
@@ -4983,198 +4983,198 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>293</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>98</v>
       </c>
       <c r="F194" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>295</v>
       </c>
       <c r="D195">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>296</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>297</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>298</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>299</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>47</v>
       </c>
       <c r="F199" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>301</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>302</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>303</v>
       </c>
       <c r="D202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>304</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>305</v>
       </c>
       <c r="D204">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E204" t="s">
         <v>127</v>
       </c>
       <c r="F204" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>306</v>
       </c>
       <c r="D205">
         <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>98</v>
       </c>
       <c r="F205" t="s">
         <v>307</v>
       </c>
     </row>
@@ -5195,133 +5195,133 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>309</v>
       </c>
       <c r="D207">
         <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>98</v>
       </c>
       <c r="F207" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>202</v>
       </c>
       <c r="C208" t="s">
         <v>311</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>174</v>
       </c>
       <c r="F208" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>203</v>
       </c>
       <c r="C209" t="s">
         <v>313</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>152</v>
       </c>
       <c r="F209" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>315</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>316</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>317</v>
       </c>
       <c r="D212">
         <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>318</v>
       </c>
       <c r="D213">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>319</v>
       </c>
       <c r="D214">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
       <c r="F214" t="s">
         <v>36</v>
       </c>
     </row>