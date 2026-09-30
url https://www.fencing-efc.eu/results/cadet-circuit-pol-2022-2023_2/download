--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1599,65 +1599,65 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1778,51 +1778,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1835,51 +1835,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
@@ -1903,51 +1903,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
@@ -2000,68 +2000,68 @@
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -2906,51 +2906,51 @@
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -3217,51 +3217,51 @@
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
@@ -3297,71 +3297,71 @@
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>79</v>
       </c>
       <c r="F92" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>138</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3585,51 +3585,51 @@
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
@@ -3853,51 +3853,51 @@
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>48</v>
       </c>
       <c r="F121" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>110</v>
       </c>
       <c r="F123" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4381,133 +4381,133 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>48</v>
       </c>
       <c r="F151" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>248</v>
       </c>
       <c r="F153" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>250</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>251</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>253</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>48</v>
       </c>
       <c r="F157" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>133</v>
       </c>
     </row>
@@ -4698,51 +4698,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>138</v>
       </c>
       <c r="F170" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>110</v>
       </c>
       <c r="F171" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>274</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4879,51 +4879,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>285</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>24</v>
       </c>
       <c r="F181" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>287</v>
       </c>
       <c r="D182">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>33</v>
       </c>
       <c r="F182" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>288</v>
       </c>
       <c r="D183">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
@@ -5091,51 +5091,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>302</v>
       </c>
       <c r="D194">
         <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>19</v>
       </c>
       <c r="F194" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>305</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>24</v>
       </c>
       <c r="F196" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5173,102 +5173,102 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>180</v>
       </c>
       <c r="F200" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>311</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>312</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>313</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>314</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
@@ -5317,116 +5317,116 @@
         <v>180</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>319</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>320</v>
       </c>
       <c r="D209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>321</v>
       </c>
       <c r="D210">
         <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>138</v>
       </c>
       <c r="F210" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>322</v>
       </c>
       <c r="D211">
         <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>323</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>324</v>
       </c>
       <c r="D213">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>325</v>
       </c>
       <c r="D214">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214" t="s">
         <v>301</v>
       </c>
     </row>
@@ -5569,68 +5569,68 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>336</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>337</v>
       </c>
       <c r="D224">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>33</v>
       </c>
       <c r="F224" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>339</v>
       </c>
       <c r="D225">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>340</v>
       </c>
       <c r="D226">
         <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>9</v>
       </c>
       <c r="F226" t="s">
         <v>55</v>
       </c>
     </row>
@@ -5739,51 +5739,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>347</v>
       </c>
       <c r="D233">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>348</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>349</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>350</v>
       </c>
     </row>