--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1667,142 +1667,142 @@
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1852,68 +1852,68 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
@@ -1963,68 +1963,68 @@
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2057,51 +2057,51 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2151,51 +2151,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
@@ -2222,88 +2222,88 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>73</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2316,51 +2316,51 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
@@ -2393,111 +2393,111 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2587,51 +2587,51 @@
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>102</v>
       </c>
       <c r="F55" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2644,51 +2644,51 @@
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>89</v>
       </c>
       <c r="F59" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>110</v>
       </c>
       <c r="F60" t="s">
@@ -2738,71 +2738,71 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>73</v>
       </c>
       <c r="F64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>110</v>
       </c>
       <c r="F65" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>119</v>
       </c>
     </row>
@@ -2849,51 +2849,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>73</v>
       </c>
       <c r="F70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3063,88 +3063,88 @@
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>138</v>
       </c>
       <c r="F81" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>79</v>
       </c>
       <c r="F83" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>145</v>
       </c>
       <c r="F84" t="s">
@@ -3237,91 +3237,91 @@
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>79</v>
       </c>
       <c r="F92" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
@@ -3337,222 +3337,222 @@
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>138</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>176</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>190</v>
       </c>
       <c r="D113">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
       <c r="F113" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>192</v>
       </c>
       <c r="F114" t="s">
@@ -3910,71 +3910,71 @@
       </c>
       <c r="C124" t="s">
         <v>205</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>48</v>
       </c>
       <c r="F124" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>207</v>
       </c>
       <c r="D125">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>79</v>
       </c>
       <c r="F127" t="s">
@@ -4047,51 +4047,51 @@
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
       <c r="F132" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>219</v>
       </c>
       <c r="F133" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4166,249 +4166,249 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>48</v>
       </c>
       <c r="F138" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>180</v>
       </c>
       <c r="F140" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>233</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>138</v>
       </c>
       <c r="F142" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>235</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>236</v>
       </c>
       <c r="D144">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>239</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>240</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>48</v>
       </c>
       <c r="F148" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>241</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>138</v>
       </c>
       <c r="F149" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>48</v>
       </c>
       <c r="F151" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4480,116 +4480,116 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
         <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>48</v>
       </c>
       <c r="F157" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>189</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>259</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>260</v>
       </c>
       <c r="D161">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>138</v>
       </c>
       <c r="F161" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>261</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>24</v>
       </c>
       <c r="F162" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>83</v>
       </c>
       <c r="F163" t="s">
         <v>84</v>
       </c>
     </row>
@@ -4613,119 +4613,119 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>265</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>266</v>
       </c>
       <c r="D166">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>110</v>
       </c>
       <c r="F166" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>48</v>
       </c>
       <c r="F167" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>269</v>
       </c>
       <c r="D168">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>270</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>110</v>
       </c>
       <c r="F169" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>138</v>
       </c>
       <c r="F170" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>110</v>
       </c>
       <c r="F171" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4766,85 +4766,85 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>276</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>138</v>
       </c>
       <c r="F174" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>277</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>48</v>
       </c>
       <c r="F175" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>279</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>281</v>
       </c>
       <c r="D177">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>282</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>48</v>
       </c>
       <c r="F178" t="s">
         <v>133</v>
       </c>
     </row>
@@ -4862,99 +4862,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>284</v>
       </c>
       <c r="D180">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>285</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>24</v>
       </c>
       <c r="F181" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>287</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>33</v>
       </c>
       <c r="F182" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>288</v>
       </c>
       <c r="D183">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>289</v>
       </c>
       <c r="D184">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>79</v>
       </c>
       <c r="F184" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>290</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>192</v>
       </c>
       <c r="F185" t="s">
         <v>264</v>
       </c>
     </row>
@@ -5026,51 +5026,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>296</v>
       </c>
       <c r="D190">
         <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>297</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>298</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
@@ -5139,153 +5139,153 @@
         <v>252</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>306</v>
       </c>
       <c r="D197">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>307</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>180</v>
       </c>
       <c r="F200" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>311</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>312</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>313</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>314</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>315</v>
       </c>
       <c r="D205">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
@@ -5433,153 +5433,153 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>326</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>48</v>
       </c>
       <c r="F215" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>328</v>
       </c>
       <c r="D216">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>329</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>331</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>332</v>
       </c>
       <c r="D219">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>180</v>
       </c>
       <c r="F219" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>333</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>334</v>
       </c>
       <c r="D221">
         <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>335</v>
       </c>
       <c r="D222">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>336</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>43</v>
       </c>
     </row>
@@ -5637,51 +5637,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>341</v>
       </c>
       <c r="D227">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>222</v>
       </c>
       <c r="C228" t="s">
         <v>342</v>
       </c>
       <c r="D228">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>343</v>
       </c>
       <c r="D229">
         <v>14</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5705,51 +5705,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>345</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>346</v>
       </c>
       <c r="D232">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>347</v>
       </c>
       <c r="D233">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5773,51 +5773,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>349</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>351</v>
       </c>
       <c r="D236">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>