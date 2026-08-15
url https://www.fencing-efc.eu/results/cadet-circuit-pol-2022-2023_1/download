--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -1204,93 +1204,93 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
@@ -1322,51 +1322,51 @@
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1439,68 +1439,68 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
@@ -1573,71 +1573,71 @@
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
@@ -1807,51 +1807,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>26</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
@@ -1907,51 +1907,51 @@
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>32</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
@@ -2007,88 +2007,88 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>36</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>38</v>
       </c>
       <c r="F45" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>37</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>38</v>
       </c>
       <c r="F48" t="s">
@@ -2164,111 +2164,111 @@
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>44</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>100</v>
       </c>
       <c r="F54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>38</v>
       </c>
       <c r="F57" t="s">
@@ -2592,51 +2592,51 @@
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>38</v>
       </c>
       <c r="F75" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>67</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2669,51 +2669,51 @@
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>132</v>
       </c>
       <c r="F78" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>38</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
@@ -2843,51 +2843,51 @@
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>80</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>80</v>
@@ -2897,71 +2897,71 @@
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>82</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>151</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>56</v>
       </c>
       <c r="F91" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>84</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
@@ -2977,51 +2977,51 @@
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
@@ -3114,68 +3114,68 @@
       </c>
       <c r="C101" t="s">
         <v>164</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>56</v>
       </c>
       <c r="F101" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>93</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>165</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>94</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>166</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>132</v>
       </c>
       <c r="F103" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
@@ -3411,71 +3411,71 @@
       </c>
       <c r="C116" t="s">
         <v>181</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>92</v>
       </c>
       <c r="F116" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>107</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>109</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>184</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>109</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>29</v>
       </c>
       <c r="F119" t="s">
@@ -3571,91 +3571,91 @@
       </c>
       <c r="C124" t="s">
         <v>190</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
       <c r="F124" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>191</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>92</v>
       </c>
       <c r="F125" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>117</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>118</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>67</v>
       </c>
       <c r="F127" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>195</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
@@ -3671,51 +3671,51 @@
       </c>
       <c r="C129" t="s">
         <v>196</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>92</v>
       </c>
       <c r="F129" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>121</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>122</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3762,51 +3762,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>125</v>
       </c>
       <c r="C134" t="s">
         <v>202</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3830,68 +3830,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>207</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>208</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>67</v>
       </c>
       <c r="F139" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>130</v>
       </c>
       <c r="C140" t="s">
         <v>209</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>210</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3932,170 +3932,170 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>213</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>214</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>215</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>67</v>
       </c>
       <c r="F146" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>216</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>217</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>92</v>
       </c>
       <c r="F148" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>218</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>92</v>
       </c>
       <c r="F149" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>220</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>29</v>
       </c>
       <c r="F150" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>221</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>142</v>
       </c>
       <c r="C152" t="s">
         <v>222</v>
       </c>
       <c r="D152">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>223</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4119,65 +4119,65 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>145</v>
       </c>
       <c r="C155" t="s">
         <v>225</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>226</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
       </c>
       <c r="C157" t="s">
         <v>227</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>228</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>203</v>
       </c>
     </row>
@@ -4235,51 +4235,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>232</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>92</v>
       </c>
       <c r="F162" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>233</v>
       </c>
       <c r="D163">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>234</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>92</v>
       </c>
       <c r="F164" t="s">
         <v>93</v>
       </c>
     </row>