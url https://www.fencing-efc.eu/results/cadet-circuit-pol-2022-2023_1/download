--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1232,93 +1232,93 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>20</v>
@@ -1496,51 +1496,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>10</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>11</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
@@ -1613,71 +1613,71 @@
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>56</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1687,71 +1687,71 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>38</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
@@ -1767,51 +1767,51 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>24</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
@@ -1827,51 +1827,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>26</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>28</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
@@ -2104,51 +2104,51 @@
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>92</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>42</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
@@ -2244,51 +2244,51 @@
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>38</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -2398,91 +2398,91 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>57</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>29</v>
       </c>
       <c r="F66" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>92</v>
       </c>
       <c r="F67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>119</v>
       </c>
     </row>
@@ -2535,88 +2535,88 @@
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>56</v>
       </c>
       <c r="F72" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>64</v>
       </c>
       <c r="B73">
         <v>6.0</v>
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>65</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>38</v>
       </c>
       <c r="F75" t="s">
@@ -2749,88 +2749,88 @@
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>74</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>51</v>
       </c>
       <c r="F83" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>75</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>76</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>51</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
@@ -2957,111 +2957,111 @@
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>159</v>
       </c>
       <c r="F97" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>161</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>38</v>
       </c>
       <c r="F98" t="s">
@@ -3151,51 +3151,51 @@
       </c>
       <c r="C103" t="s">
         <v>166</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>132</v>
       </c>
       <c r="F103" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>95</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
@@ -3271,91 +3271,91 @@
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>51</v>
       </c>
       <c r="F109" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>100</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>92</v>
       </c>
       <c r="F110" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>104</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>178</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
@@ -3551,51 +3551,51 @@
       </c>
       <c r="C123" t="s">
         <v>189</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>92</v>
       </c>
       <c r="F123" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>114</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>190</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
       <c r="F124" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>191</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>92</v>
       </c>
       <c r="F125" t="s">
@@ -3651,51 +3651,51 @@
       </c>
       <c r="C128" t="s">
         <v>195</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>196</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>92</v>
       </c>
       <c r="F129" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>121</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">