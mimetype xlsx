--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1382,51 +1382,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1562,51 +1562,51 @@
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1879,51 +1879,51 @@
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -1979,51 +1979,51 @@
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2176,51 +2176,51 @@
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2275,102 +2275,102 @@
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>109</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2616,51 +2616,51 @@
       </c>
       <c r="C8" t="s">
         <v>122</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>124</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>125</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2998,51 +2998,51 @@
       </c>
       <c r="C28" t="s">
         <v>152</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>154</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>155</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C33" t="s">
         <v>159</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>160</v>
       </c>
       <c r="F33" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>162</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>164</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
@@ -3229,71 +3229,71 @@
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>169</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>170</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>171</v>
       </c>
       <c r="F41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>174</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
@@ -3469,51 +3469,51 @@
       </c>
       <c r="C52" t="s">
         <v>188</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>189</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>190</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3760,51 +3760,51 @@
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>94</v>
       </c>
       <c r="F68" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>208</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -4018,51 +4018,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>222</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>109</v>
       </c>
       <c r="F82" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>223</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>46</v>
       </c>
       <c r="F83" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>224</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>46</v>
       </c>
       <c r="F84" t="s">
         <v>123</v>
       </c>
     </row>
@@ -4103,51 +4103,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>227</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>228</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>