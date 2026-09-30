--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -2763,71 +2763,71 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2877,51 +2877,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3182,51 +3182,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3239,51 +3239,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
@@ -3487,51 +3487,51 @@
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
@@ -3681,51 +3681,51 @@
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>45</v>
       </c>
       <c r="F57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>107</v>
       </c>
       <c r="F58" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
@@ -4075,91 +4075,91 @@
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>45</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>52</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
@@ -4175,51 +4175,51 @@
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -4389,51 +4389,51 @@
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>45</v>
       </c>
       <c r="F94" t="s">
@@ -4589,51 +4589,51 @@
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>99</v>
       </c>
       <c r="F102" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>177</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
@@ -4897,51 +4897,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
@@ -4997,51 +4997,51 @@
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>45</v>
       </c>
       <c r="F123" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>212</v>
       </c>
       <c r="F124" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>214</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>215</v>
       </c>
       <c r="F125" t="s">
@@ -5841,51 +5841,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>281</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>23</v>
       </c>
       <c r="F175" t="s">
         <v>90</v>
       </c>
     </row>
@@ -6257,51 +6257,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>317</v>
       </c>
       <c r="D198">
         <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>318</v>
       </c>
       <c r="F198" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>320</v>
       </c>
       <c r="D199">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>107</v>
       </c>
       <c r="F199" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>322</v>
       </c>
       <c r="D200">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>23</v>
       </c>
       <c r="F200" t="s">
         <v>323</v>
       </c>
     </row>
@@ -6540,51 +6540,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>345</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>347</v>
       </c>
       <c r="D216">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>348</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>99</v>
       </c>
       <c r="F217" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
@@ -6605,68 +6605,68 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>351</v>
       </c>
       <c r="D219">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>99</v>
       </c>
       <c r="F219" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>352</v>
       </c>
       <c r="D220">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>353</v>
       </c>
       <c r="F220" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>355</v>
       </c>
       <c r="D221">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>353</v>
       </c>
       <c r="F221" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>356</v>
       </c>
       <c r="D222">
         <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>18</v>
       </c>
       <c r="F222" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6775,51 +6775,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>364</v>
       </c>
       <c r="D229">
         <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>23</v>
       </c>
       <c r="F229" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>365</v>
       </c>
       <c r="D230">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>23</v>
       </c>
       <c r="F230" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>366</v>
       </c>
       <c r="D231">
         <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>23</v>
       </c>
       <c r="F231" t="s">
         <v>144</v>
       </c>
     </row>
@@ -7058,51 +7058,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>385</v>
       </c>
       <c r="D246">
         <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>23</v>
       </c>
       <c r="F246" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>386</v>
       </c>
       <c r="D247">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E247" t="s">
         <v>10</v>
       </c>
       <c r="F247" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>387</v>
       </c>
       <c r="D248">
         <v>21</v>
       </c>
       <c r="E248" t="s">
         <v>342</v>
       </c>
       <c r="F248" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7390,51 +7390,51 @@
       </c>
       <c r="C13" t="s">
         <v>404</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>405</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>406</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
     </row>
@@ -7581,51 +7581,51 @@
       </c>
       <c r="C23" t="s">
         <v>417</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>418</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>419</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
@@ -7906,51 +7906,51 @@
       </c>
       <c r="C40" t="s">
         <v>441</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>99</v>
       </c>
       <c r="F40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>442</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>443</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
@@ -7963,51 +7963,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>444</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>445</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>215</v>
       </c>
       <c r="F44" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>446</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
       <c r="F45" t="s">
@@ -8043,51 +8043,51 @@
       </c>
       <c r="C47" t="s">
         <v>448</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>450</v>
       </c>
       <c r="D48">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>451</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
@@ -8354,51 +8354,51 @@
       </c>
       <c r="C63" t="s">
         <v>471</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>472</v>
       </c>
       <c r="D64">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>473</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
@@ -8482,51 +8482,51 @@
       </c>
       <c r="C70" t="s">
         <v>479</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>480</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>481</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>99</v>
       </c>
       <c r="F72" t="s">
         <v>344</v>
       </c>
     </row>
@@ -8539,51 +8539,51 @@
       </c>
       <c r="C73" t="s">
         <v>482</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>483</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>485</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
@@ -8673,51 +8673,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>491</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>492</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>455</v>
       </c>
       <c r="F81" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>493</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
@@ -8947,71 +8947,71 @@
       </c>
       <c r="C94" t="s">
         <v>507</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>342</v>
       </c>
       <c r="F94" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>508</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>509</v>
       </c>
       <c r="F95" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>511</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>512</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>99</v>
       </c>
       <c r="F97" t="s">
         <v>513</v>
       </c>
     </row>
@@ -9101,71 +9101,71 @@
       </c>
       <c r="C102" t="s">
         <v>519</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>520</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>521</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>522</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105" t="s">
@@ -9275,91 +9275,91 @@
       </c>
       <c r="C111" t="s">
         <v>529</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>271</v>
       </c>
       <c r="F111" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>106</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>530</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>52</v>
       </c>
       <c r="F112" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>532</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>45</v>
       </c>
       <c r="F113" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>533</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>534</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
     </row>
@@ -9392,51 +9392,51 @@
       </c>
       <c r="C117" t="s">
         <v>536</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>52</v>
       </c>
       <c r="F117" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>537</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>538</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>271</v>
       </c>
       <c r="F119" t="s">
         <v>272</v>
       </c>
     </row>
@@ -9489,91 +9489,91 @@
       </c>
       <c r="C122" t="s">
         <v>542</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>52</v>
       </c>
       <c r="F122" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>544</v>
       </c>
       <c r="D123">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>509</v>
       </c>
       <c r="F123" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>546</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="F124" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>547</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>549</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>23</v>
       </c>
       <c r="F126" t="s">
@@ -9629,51 +9629,51 @@
       </c>
       <c r="C129" t="s">
         <v>553</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>554</v>
       </c>
       <c r="D130">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>23</v>
       </c>
       <c r="F130" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>556</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
@@ -9740,51 +9740,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>560</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>455</v>
       </c>
       <c r="F135" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>562</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>52</v>
       </c>
       <c r="F136" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>564</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>45</v>
       </c>
       <c r="F137" t="s">
         <v>46</v>
       </c>
     </row>
@@ -9904,51 +9904,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>99</v>
       </c>
       <c r="F145" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>575</v>
       </c>
       <c r="D146">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>99</v>
       </c>
       <c r="F146" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>576</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>99</v>
       </c>
       <c r="F147" t="s">
         <v>113</v>
       </c>
     </row>
@@ -10054,51 +10054,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>584</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>585</v>
       </c>
       <c r="D155">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>587</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>200</v>
       </c>
     </row>
@@ -10280,51 +10280,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>600</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>23</v>
       </c>
       <c r="F168" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>601</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>99</v>
       </c>
       <c r="F169" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>602</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>23</v>
       </c>
       <c r="F170" t="s">
         <v>128</v>
       </c>
     </row>
@@ -10379,51 +10379,51 @@
         <v>78</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>607</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>608</v>
       </c>
       <c r="D175">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>52</v>
       </c>
       <c r="F175" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>610</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
@@ -10611,51 +10611,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>626</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>627</v>
       </c>
       <c r="F188" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>629</v>
       </c>
       <c r="D189">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>630</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>631</v>
       </c>
     </row>
@@ -10993,51 +10993,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>661</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>52</v>
       </c>
       <c r="F211" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>662</v>
       </c>
       <c r="D212">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>215</v>
       </c>
       <c r="F212" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>663</v>
       </c>
       <c r="D213">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>484</v>
       </c>
     </row>
@@ -11469,99 +11469,99 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>697</v>
       </c>
       <c r="D239">
         <v>21</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>234</v>
       </c>
       <c r="C240" t="s">
         <v>698</v>
       </c>
       <c r="D240">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>18</v>
       </c>
       <c r="F240" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>699</v>
       </c>
       <c r="D241">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>236</v>
       </c>
       <c r="C242" t="s">
         <v>700</v>
       </c>
       <c r="D242">
         <v>18</v>
       </c>
       <c r="E242" t="s">
         <v>23</v>
       </c>
       <c r="F242" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>701</v>
       </c>
       <c r="D243">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>42</v>
       </c>
       <c r="F243" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>238</v>
       </c>
       <c r="C244" t="s">
         <v>702</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>212</v>
       </c>
       <c r="F244" t="s">
         <v>422</v>
       </c>
     </row>
@@ -11619,51 +11619,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>706</v>
       </c>
       <c r="D248">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>23</v>
       </c>
       <c r="F248" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>243</v>
       </c>
       <c r="C249" t="s">
         <v>707</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>39</v>
       </c>
       <c r="F249" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>708</v>
       </c>
       <c r="D250">
         <v>21</v>
       </c>
       <c r="E250" t="s">
         <v>99</v>
       </c>
       <c r="F250" t="s">
         <v>340</v>
       </c>
     </row>
@@ -11687,102 +11687,102 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>246</v>
       </c>
       <c r="C252" t="s">
         <v>710</v>
       </c>
       <c r="D252">
         <v>19</v>
       </c>
       <c r="E252" t="s">
         <v>212</v>
       </c>
       <c r="F252" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>247</v>
       </c>
       <c r="C253" t="s">
         <v>711</v>
       </c>
       <c r="D253">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E253" t="s">
         <v>332</v>
       </c>
       <c r="F253" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>248</v>
       </c>
       <c r="C254" t="s">
         <v>713</v>
       </c>
       <c r="D254">
         <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>99</v>
       </c>
       <c r="F254" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>714</v>
       </c>
       <c r="D255">
         <v>19</v>
       </c>
       <c r="E255" t="s">
         <v>23</v>
       </c>
       <c r="F255" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>250</v>
       </c>
       <c r="C256" t="s">
         <v>715</v>
       </c>
       <c r="D256">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>10</v>
       </c>
       <c r="F256" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>251</v>
       </c>
       <c r="C257" t="s">
         <v>717</v>
       </c>
       <c r="D257">
         <v>18</v>
       </c>
       <c r="E257" t="s">
         <v>58</v>
       </c>
       <c r="F257" t="s">
         <v>718</v>
       </c>
     </row>
@@ -11803,102 +11803,102 @@
         <v>316</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>253</v>
       </c>
       <c r="C259" t="s">
         <v>720</v>
       </c>
       <c r="D259">
         <v>19</v>
       </c>
       <c r="E259" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>254</v>
       </c>
       <c r="C260" t="s">
         <v>721</v>
       </c>
       <c r="D260">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>23</v>
       </c>
       <c r="F260" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>255</v>
       </c>
       <c r="C261" t="s">
         <v>722</v>
       </c>
       <c r="D261">
         <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>212</v>
       </c>
       <c r="F261" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>256</v>
       </c>
       <c r="C262" t="s">
         <v>723</v>
       </c>
       <c r="D262">
         <v>19</v>
       </c>
       <c r="E262" t="s">
         <v>353</v>
       </c>
       <c r="F262" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>257</v>
       </c>
       <c r="C263" t="s">
         <v>725</v>
       </c>
       <c r="D263">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E263" t="s">
         <v>99</v>
       </c>
       <c r="F263" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>258</v>
       </c>
       <c r="C264" t="s">
         <v>726</v>
       </c>
       <c r="D264">
         <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>99</v>
       </c>
       <c r="F264" t="s">
         <v>344</v>
       </c>
     </row>
@@ -11953,99 +11953,99 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>731</v>
       </c>
       <c r="D268">
         <v>19</v>
       </c>
       <c r="E268" t="s">
         <v>23</v>
       </c>
       <c r="F268" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="C269" t="s">
         <v>732</v>
       </c>
       <c r="D269">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E269" t="s">
         <v>23</v>
       </c>
       <c r="F269" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>264</v>
       </c>
       <c r="C270" t="s">
         <v>733</v>
       </c>
       <c r="D270">
         <v>18</v>
       </c>
       <c r="E270" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>264</v>
       </c>
       <c r="C271" t="s">
         <v>734</v>
       </c>
       <c r="D271">
         <v>19</v>
       </c>
       <c r="E271" t="s">
         <v>212</v>
       </c>
       <c r="F271" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>264</v>
       </c>
       <c r="C272" t="s">
         <v>735</v>
       </c>
       <c r="D272">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E272" t="s">
         <v>10</v>
       </c>
       <c r="F272" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>267</v>
       </c>
       <c r="C273" t="s">
         <v>736</v>
       </c>
       <c r="D273">
         <v>21</v>
       </c>
       <c r="E273" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>268</v>
@@ -12131,51 +12131,51 @@
     <row r="279" spans="1:6">
       <c r="A279">
         <v>273</v>
       </c>
       <c r="C279" t="s">
         <v>742</v>
       </c>
       <c r="D279">
         <v>20</v>
       </c>
       <c r="E279" t="s">
         <v>23</v>
       </c>
       <c r="F279" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>274</v>
       </c>
       <c r="C280" t="s">
         <v>743</v>
       </c>
       <c r="D280">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E280" t="s">
         <v>23</v>
       </c>
       <c r="F280" t="s">
         <v>620</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>