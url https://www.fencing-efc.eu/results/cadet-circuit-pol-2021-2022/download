--- v0 (2026-05-14)
+++ v1 (2026-08-16)
@@ -1309,68 +1309,68 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1383,51 +1383,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1443,85 +1443,85 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -1537,51 +1537,51 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
@@ -1634,91 +1634,91 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -1734,248 +1734,248 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -2065,108 +2065,108 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>63</v>
       </c>
       <c r="F48" t="s">
@@ -2316,51 +2316,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
@@ -2433,51 +2433,51 @@
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
@@ -2513,51 +2513,51 @@
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -2613,51 +2613,51 @@
       </c>
       <c r="C71" t="s">
         <v>42</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
@@ -2673,88 +2673,88 @@
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>126</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>127</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -2810,88 +2810,88 @@
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>94</v>
       </c>
       <c r="F84" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
@@ -2927,319 +2927,319 @@
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>151</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>94</v>
       </c>
       <c r="F96" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>162</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
@@ -3315,88 +3315,88 @@
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>94</v>
       </c>
       <c r="F110" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3617,238 +3617,238 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>189</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>191</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>192</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>193</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>194</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>195</v>
       </c>
       <c r="F127" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>50</v>
       </c>
       <c r="F129" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>199</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>200</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>195</v>
       </c>
       <c r="F131" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>205</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>208</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>24</v>
       </c>
       <c r="F136" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
@@ -3886,68 +3886,68 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>211</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>213</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>215</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>24</v>
       </c>
       <c r="F141" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>24</v>
       </c>
       <c r="F142" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4005,136 +4005,136 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>73</v>
       </c>
       <c r="F146" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>223</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>134</v>
       </c>
       <c r="F147" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>224</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
       <c r="F148" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>225</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>50</v>
       </c>
       <c r="F149" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>226</v>
       </c>
       <c r="D150">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>227</v>
       </c>
       <c r="F150" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>229</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4172,68 +4172,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>236</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>237</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>24</v>
       </c>
       <c r="F157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>238</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>239</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>24</v>
       </c>
       <c r="F159" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4274,51 +4274,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>94</v>
       </c>
       <c r="F163" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>244</v>
       </c>
       <c r="D164">
         <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>59</v>
       </c>
     </row>