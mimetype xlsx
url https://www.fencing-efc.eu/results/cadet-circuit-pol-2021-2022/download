--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1363,51 +1363,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1517,51 +1517,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1911,51 +1911,51 @@
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>73</v>
       </c>
     </row>
@@ -1988,51 +1988,51 @@
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
@@ -2162,91 +2162,91 @@
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>63</v>
       </c>
       <c r="F48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>32</v>
       </c>
       <c r="F52" t="s">
@@ -2279,51 +2279,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2413,51 +2413,51 @@
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
       <c r="F61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
@@ -2493,51 +2493,51 @@
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>94</v>
       </c>
       <c r="F65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
@@ -3235,51 +3235,51 @@
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
@@ -3426,51 +3426,51 @@
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>180</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -3503,51 +3503,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>183</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>184</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
@@ -3702,51 +3702,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>50</v>
       </c>
       <c r="F129" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>199</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" t="s">
         <v>59</v>
       </c>
     </row>
@@ -3787,51 +3787,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>205</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
@@ -3869,51 +3869,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>210</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>94</v>
       </c>
       <c r="F138" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>211</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>213</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4107,51 +4107,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -4291,68 +4291,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>94</v>
       </c>
       <c r="F163" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>244</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>245</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>246</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4376,51 +4376,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>134</v>
       </c>
       <c r="F168" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>249</v>
       </c>
       <c r="D169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>250</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>165</v>
       </c>
     </row>