--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1400,111 +1400,111 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1577,51 +1577,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2005,51 +2005,51 @@
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>92</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
@@ -2305,71 +2305,71 @@
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2425,51 +2425,51 @@
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>114</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>77</v>
       </c>
       <c r="F63" t="s">
@@ -2665,71 +2665,71 @@
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>77</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>85</v>
       </c>
       <c r="F75" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -2985,111 +2985,111 @@
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>77</v>
       </c>
       <c r="F89" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>156</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>157</v>
       </c>
       <c r="F94" t="s">
@@ -3122,51 +3122,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>80</v>
       </c>
       <c r="F98" t="s">
@@ -3259,51 +3259,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
@@ -3536,71 +3536,71 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>114</v>
       </c>
       <c r="F118" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>194</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -3650,51 +3650,51 @@
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>199</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>200</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>48</v>
       </c>
       <c r="F125" t="s">
@@ -4175,51 +4175,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>233</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>235</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>54</v>
       </c>
     </row>