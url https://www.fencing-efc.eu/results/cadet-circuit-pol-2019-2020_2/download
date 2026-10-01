--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2125,51 +2125,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
@@ -2315,51 +2315,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2412,51 +2412,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2543,91 +2543,91 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3071,88 +3071,88 @@
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
     </row>
@@ -4047,51 +4047,51 @@
       </c>
       <c r="C101" t="s">
         <v>175</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
@@ -4415,91 +4415,91 @@
       </c>
       <c r="C120" t="s">
         <v>201</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>31</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>205</v>
       </c>
       <c r="F122" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>207</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>208</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
@@ -4515,91 +4515,91 @@
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>36</v>
       </c>
       <c r="F125" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>113</v>
       </c>
       <c r="F126" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>214</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>215</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>93</v>
       </c>
       <c r="F128" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>216</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
@@ -4726,85 +4726,85 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>52</v>
       </c>
       <c r="F136" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>229</v>
       </c>
       <c r="F137" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>231</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>52</v>
       </c>
       <c r="F138" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>147</v>
       </c>
       <c r="F139" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>28</v>
       </c>
       <c r="F140" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4845,82 +4845,82 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>239</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>240</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>241</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>31</v>
       </c>
       <c r="F145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>242</v>
       </c>
       <c r="D146">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>113</v>
       </c>
       <c r="F147" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5097,51 +5097,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>259</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>261</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>262</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>34</v>
       </c>
       <c r="F160" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
@@ -5264,51 +5264,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>274</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>147</v>
       </c>
       <c r="F169" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>277</v>
       </c>
     </row>
@@ -5332,85 +5332,85 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>279</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>147</v>
       </c>
       <c r="F172" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>280</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>219</v>
       </c>
       <c r="F173" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>34</v>
       </c>
       <c r="F174" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>286</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
         <v>49</v>
       </c>
     </row>
@@ -5533,51 +5533,51 @@
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>293</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>294</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>98</v>
       </c>
       <c r="F4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>295</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>296</v>
@@ -5655,71 +5655,71 @@
       </c>
       <c r="C10" t="s">
         <v>303</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>305</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>306</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>98</v>
       </c>
       <c r="F12" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>308</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
@@ -6066,51 +6066,51 @@
       </c>
       <c r="C31" t="s">
         <v>334</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>335</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>336</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>317</v>
       </c>
       <c r="F33" t="s">
@@ -6580,108 +6580,108 @@
       </c>
       <c r="C57" t="s">
         <v>374</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>317</v>
       </c>
       <c r="F57" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>376</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>162</v>
       </c>
       <c r="F58" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>377</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>378</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>379</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>380</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>381</v>
       </c>
       <c r="F62" t="s">
@@ -6754,71 +6754,71 @@
       </c>
       <c r="C66" t="s">
         <v>387</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>388</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>98</v>
       </c>
       <c r="F67" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>389</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>391</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>310</v>
       </c>
       <c r="F69" t="s">
@@ -7174,51 +7174,51 @@
       </c>
       <c r="C87" t="s">
         <v>417</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>147</v>
       </c>
       <c r="F87" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>418</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>420</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
@@ -7254,51 +7254,51 @@
       </c>
       <c r="C91" t="s">
         <v>422</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>36</v>
       </c>
       <c r="F91" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>424</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>36</v>
       </c>
       <c r="F92" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>426</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>36</v>
       </c>
       <c r="F93" t="s">
@@ -7394,91 +7394,91 @@
       </c>
       <c r="C98" t="s">
         <v>434</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>435</v>
       </c>
       <c r="D99">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>113</v>
       </c>
       <c r="F99" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>436</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>437</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>438</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>317</v>
       </c>
       <c r="F102" t="s">
@@ -7614,91 +7614,91 @@
       </c>
       <c r="C109" t="s">
         <v>447</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>147</v>
       </c>
       <c r="F109" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>449</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>450</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>451</v>
       </c>
       <c r="F111" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>453</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>113</v>
       </c>
       <c r="F112" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>454</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>93</v>
       </c>
       <c r="F113" t="s">
@@ -7908,71 +7908,71 @@
       </c>
       <c r="C124" t="s">
         <v>465</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>466</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>31</v>
       </c>
       <c r="F125" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>467</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>229</v>
       </c>
       <c r="F126" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>468</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
@@ -8244,85 +8244,85 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>488</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>489</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>491</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>492</v>
       </c>
       <c r="D145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>229</v>
       </c>
       <c r="F145" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>494</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>34</v>
       </c>
       <c r="F146" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8771,187 +8771,187 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>526</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>113</v>
       </c>
       <c r="F173" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>527</v>
       </c>
       <c r="D174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>529</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>530</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>113</v>
       </c>
       <c r="F176" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>531</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>395</v>
       </c>
       <c r="F177" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>533</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>534</v>
       </c>
       <c r="D179">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>317</v>
       </c>
       <c r="F179" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>536</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>113</v>
       </c>
       <c r="F180" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>537</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>538</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>485</v>
       </c>
       <c r="F182" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>540</v>
       </c>
       <c r="D183">
         <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>147</v>
       </c>
       <c r="F183" t="s">
         <v>148</v>
       </c>
     </row>
@@ -9060,187 +9060,187 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>548</v>
       </c>
       <c r="D190">
         <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
       <c r="F190" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>550</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="C192" t="s">
         <v>551</v>
       </c>
       <c r="D192">
         <v>22</v>
       </c>
       <c r="E192" t="s">
         <v>147</v>
       </c>
       <c r="F192" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>552</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="C194" t="s">
         <v>553</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>395</v>
       </c>
       <c r="F194" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="C195" t="s">
         <v>554</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="C196" t="s">
         <v>555</v>
       </c>
       <c r="D196">
         <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>93</v>
       </c>
       <c r="F196" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="C197" t="s">
         <v>556</v>
       </c>
       <c r="D197">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>190</v>
       </c>
       <c r="C198" t="s">
         <v>557</v>
       </c>
       <c r="D198">
         <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>558</v>
       </c>
       <c r="D199">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>559</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>113</v>
       </c>
       <c r="F200" t="s">
         <v>474</v>
       </c>
     </row>