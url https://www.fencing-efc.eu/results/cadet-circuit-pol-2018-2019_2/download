--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1329,51 +1329,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1429,91 +1429,91 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -1760,91 +1760,91 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
@@ -2037,51 +2037,51 @@
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2114,51 +2114,51 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2171,51 +2171,51 @@
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -2799,88 +2799,88 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>32</v>
       </c>
       <c r="F78" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
       <c r="F81" t="s">
         <v>151</v>
       </c>
     </row>
@@ -2907,51 +2907,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>150</v>
       </c>
       <c r="F84" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>32</v>
       </c>
       <c r="F85" t="s">
@@ -3027,91 +3027,91 @@
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>59</v>
       </c>
       <c r="F92" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>59</v>
       </c>
       <c r="F104" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>103</v>
       </c>
       <c r="F105" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
@@ -3378,51 +3378,51 @@
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>29</v>
       </c>
       <c r="F107" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
       <c r="F108" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3432,91 +3432,91 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>189</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>29</v>
       </c>
       <c r="F111" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>29</v>
       </c>
       <c r="F112" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>29</v>
       </c>
       <c r="F113" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>29</v>
       </c>
       <c r="F114" t="s">
@@ -3552,51 +3552,51 @@
       </c>
       <c r="C116" t="s">
         <v>195</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>59</v>
       </c>
       <c r="F118" t="s">
         <v>156</v>
       </c>
     </row>
@@ -3726,51 +3726,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>207</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>208</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3837,51 +3837,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>29</v>
       </c>
       <c r="F132" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>217</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>74</v>
       </c>
       <c r="F133" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3905,136 +3905,136 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
       <c r="F135" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>29</v>
       </c>
       <c r="F137" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>29</v>
       </c>
       <c r="F139" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>227</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>39</v>
       </c>
       <c r="F140" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>229</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
         <v>51</v>
       </c>
     </row>
@@ -4075,51 +4075,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>234</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>29</v>
       </c>
       <c r="F146" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>235</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>32</v>
       </c>
       <c r="F147" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4168,68 +4168,68 @@
         <v>49</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>29</v>
       </c>
       <c r="F152" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>241</v>
       </c>
       <c r="D153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>29</v>
       </c>
       <c r="F153" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4491,68 +4491,68 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>261</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>74</v>
       </c>
       <c r="F170" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>262</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>29</v>
       </c>
       <c r="F171" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>263</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>29</v>
       </c>
       <c r="F172" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>265</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>