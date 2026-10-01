--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1492,51 +1492,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1549,51 +1549,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
@@ -1686,51 +1686,51 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
@@ -1746,51 +1746,51 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1863,51 +1863,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1920,91 +1920,91 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>70</v>
       </c>
       <c r="F33" t="s">
@@ -2057,88 +2057,88 @@
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>57</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>70</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -2308,111 +2308,111 @@
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>45</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>100</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>117</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
@@ -2685,51 +2685,51 @@
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>28</v>
       </c>
       <c r="F69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
@@ -3096,91 +3096,91 @@
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>162</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>163</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>94</v>
       </c>
       <c r="F92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>100</v>
       </c>
       <c r="F93" t="s">
@@ -3236,51 +3236,51 @@
       </c>
       <c r="C96" t="s">
         <v>168</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>169</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>22</v>
       </c>
       <c r="F97" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>170</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>28</v>
       </c>
       <c r="F98" t="s">
@@ -3316,51 +3316,51 @@
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>70</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>45</v>
       </c>
       <c r="F101" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
@@ -3684,51 +3684,51 @@
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
       <c r="F119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>199</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>144</v>
       </c>
       <c r="F120" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4046,51 +4046,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>222</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="C139" t="s">
         <v>223</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>225</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4230,51 +4230,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
         <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>237</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>117</v>
       </c>
       <c r="F150" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>238</v>
       </c>
       <c r="D151">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4332,85 +4332,85 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>243</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>28</v>
       </c>
       <c r="F155" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>244</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>245</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>73</v>
       </c>
       <c r="F157" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>247</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159">
         <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>70</v>
       </c>
       <c r="F159" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4434,51 +4434,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>251</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>73</v>
       </c>
       <c r="F162" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>253</v>
       </c>
       <c r="F163" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4737,85 +4737,85 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>117</v>
       </c>
       <c r="F179" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>144</v>
       </c>
       <c r="F180" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>274</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>28</v>
       </c>
       <c r="F181" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>275</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>276</v>
       </c>
       <c r="D183">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
       <c r="F183" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4887,51 +4887,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>283</v>
       </c>
       <c r="D188">
         <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>284</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>285</v>
       </c>
       <c r="F189" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>287</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
@@ -5003,51 +5003,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="C195" t="s">
         <v>293</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="C196" t="s">
         <v>294</v>
       </c>
       <c r="D196">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>70</v>
       </c>
       <c r="F196" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>