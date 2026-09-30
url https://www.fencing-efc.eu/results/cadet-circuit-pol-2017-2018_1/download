--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
@@ -1611,51 +1611,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1765,51 +1765,51 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
@@ -1982,51 +1982,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
@@ -2062,71 +2062,71 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>49</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -2242,68 +2242,68 @@
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2416,51 +2416,51 @@
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2570,51 +2570,51 @@
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>117</v>
       </c>
       <c r="F66" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>120</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>60</v>
       </c>
       <c r="F68" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2627,68 +2627,68 @@
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>46</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
@@ -2764,91 +2764,91 @@
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>46</v>
       </c>
       <c r="F76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>60</v>
       </c>
       <c r="F77" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>49</v>
       </c>
       <c r="F78" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -2864,91 +2864,91 @@
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>32</v>
       </c>
       <c r="F83" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>98</v>
       </c>
       <c r="F84" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>142</v>
       </c>
       <c r="F85" t="s">
@@ -2964,51 +2964,51 @@
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>142</v>
       </c>
       <c r="F87" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -3021,51 +3021,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>42</v>
       </c>
       <c r="F90" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
@@ -3389,71 +3389,71 @@
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>49</v>
       </c>
       <c r="F108" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>49</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>32</v>
       </c>
       <c r="F110" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3466,111 +3466,111 @@
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>178</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>117</v>
       </c>
       <c r="F115" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>182</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>98</v>
       </c>
       <c r="F116" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
@@ -3914,82 +3914,82 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>103</v>
       </c>
       <c r="F138" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4177,51 +4177,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>83</v>
       </c>
       <c r="F153" t="s">
         <v>229</v>
       </c>
     </row>