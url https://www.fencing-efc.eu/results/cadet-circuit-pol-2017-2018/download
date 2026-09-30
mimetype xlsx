--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1486,51 +1486,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1645,51 +1645,51 @@
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1736,51 +1736,51 @@
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -2420,51 +2420,51 @@
       </c>
       <c r="C57" t="s">
         <v>84</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>85</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
       <c r="F58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>86</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>72</v>
       </c>
       <c r="F59" t="s">
@@ -2594,51 +2594,51 @@
       </c>
       <c r="C66" t="s">
         <v>99</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>43</v>
       </c>
       <c r="F66" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>100</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>101</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
@@ -2979,51 +2979,51 @@
       </c>
       <c r="C86" t="s">
         <v>124</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>126</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>127</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88" t="s">
@@ -3039,71 +3039,71 @@
       </c>
       <c r="C89" t="s">
         <v>128</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>129</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>116</v>
       </c>
       <c r="F90" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>131</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>72</v>
       </c>
       <c r="F91" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>132</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>72</v>
       </c>
       <c r="F92" t="s">
@@ -3130,51 +3130,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
       <c r="F96" t="s">
         <v>138</v>
       </c>
     </row>
@@ -3280,51 +3280,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>147</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>43</v>
       </c>
       <c r="F103" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>148</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>43</v>
       </c>
       <c r="F104" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>149</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>59</v>
       </c>
       <c r="F105" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3416,51 +3416,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>156</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>116</v>
       </c>
       <c r="F111" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>157</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>43</v>
       </c>
       <c r="F112" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>158</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>116</v>
       </c>
       <c r="F113" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3566,65 +3566,65 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>166</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>167</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>168</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>169</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>43</v>
       </c>
       <c r="F123" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3875,51 +3875,51 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>183</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>184</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>185</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
@@ -3980,51 +3980,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>189</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>190</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>191</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4097,51 +4097,51 @@
       </c>
       <c r="C24" t="s">
         <v>195</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>196</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>197</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
@@ -4191,51 +4191,51 @@
       </c>
       <c r="C29" t="s">
         <v>202</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>203</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>204</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4800,51 +4800,51 @@
       </c>
       <c r="C62" t="s">
         <v>237</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>239</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>240</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5065,51 +5065,51 @@
       </c>
       <c r="C76" t="s">
         <v>253</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>43</v>
       </c>
       <c r="F76" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>254</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>59</v>
       </c>
       <c r="F77" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>256</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
@@ -5239,51 +5239,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>264</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>265</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>267</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5435,51 +5435,51 @@
         <v>110</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>280</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>281</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>47</v>
       </c>
       <c r="F97" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>282</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>69</v>
       </c>
     </row>
@@ -5503,51 +5503,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>284</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>285</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>43</v>
       </c>
       <c r="F101" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>286</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>43</v>
       </c>
       <c r="F102" t="s">
         <v>134</v>
       </c>
     </row>
@@ -5622,51 +5622,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>291</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>43</v>
       </c>
       <c r="F107" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>292</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>293</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>69</v>
       </c>
     </row>
@@ -5775,102 +5775,102 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>300</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>43</v>
       </c>
       <c r="F116" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>301</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>271</v>
       </c>
       <c r="F117" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>303</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
       <c r="F118" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>304</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>43</v>
       </c>
       <c r="F119" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>305</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>306</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>43</v>
       </c>
       <c r="F121" t="s">
         <v>307</v>
       </c>
     </row>
@@ -5979,51 +5979,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>314</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>315</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>116</v>
       </c>
       <c r="F129" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>316</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>43</v>
       </c>
       <c r="F130" t="s">
         <v>69</v>
       </c>
     </row>