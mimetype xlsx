--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1034,68 +1034,68 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1379,51 +1379,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
@@ -1459,51 +1459,51 @@
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1693,88 +1693,88 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
@@ -1847,51 +1847,51 @@
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
@@ -2138,91 +2138,91 @@
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>51</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
@@ -2255,71 +2255,71 @@
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
@@ -2412,51 +2412,51 @@
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>44</v>
       </c>
       <c r="F74" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
@@ -2472,51 +2472,51 @@
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>129</v>
       </c>
       <c r="F78" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>129</v>
       </c>
       <c r="F79" t="s">
@@ -2743,102 +2743,102 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>148</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>149</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2913,51 +2913,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
     </row>