--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -1295,51 +1295,51 @@
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
@@ -1563,91 +1563,91 @@
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
@@ -1814,51 +1814,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
@@ -2045,51 +2045,51 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
@@ -2105,51 +2105,51 @@
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2182,51 +2182,51 @@
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
@@ -2282,71 +2282,71 @@
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2659,51 +2659,51 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
       <c r="F78" t="s">
@@ -2876,51 +2876,51 @@
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -2990,51 +2990,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3090,51 +3090,51 @@
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>165</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>104</v>
       </c>
       <c r="F100" t="s">
@@ -3290,91 +3290,91 @@
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>37</v>
       </c>
       <c r="F109" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>74</v>
       </c>
       <c r="F110" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>78</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3501,51 +3501,51 @@
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3555,51 +3555,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>104</v>
       </c>
       <c r="F124" t="s">
@@ -3877,102 +3877,102 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>211</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>212</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>214</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>215</v>
       </c>
       <c r="F142" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>216</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>215</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>217</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4177,68 +4177,68 @@
         <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>232</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>233</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>235</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>34</v>
       </c>
       <c r="F159" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>78</v>
       </c>
       <c r="F160" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4279,68 +4279,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>239</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>154</v>
       </c>
       <c r="C164" t="s">
         <v>240</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>25</v>
       </c>
       <c r="F164" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>241</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>242</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>16</v>
       </c>
       <c r="F166" t="s">
         <v>52</v>
       </c>
     </row>