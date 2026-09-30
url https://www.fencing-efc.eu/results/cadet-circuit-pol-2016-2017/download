--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1669,51 +1669,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1945,51 +1945,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
@@ -2333,91 +2333,91 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>63</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>65</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
       <c r="F44" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>68</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
@@ -2921,51 +2921,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>43</v>
       </c>
       <c r="F73" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>113</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>80</v>
       </c>
       <c r="F74" t="s">
@@ -3021,51 +3021,51 @@
       </c>
       <c r="C77" t="s">
         <v>118</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>120</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
       <c r="F78" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>121</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>54</v>
       </c>
       <c r="F79" t="s">
@@ -3121,51 +3121,51 @@
       </c>
       <c r="C82" t="s">
         <v>126</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>94</v>
       </c>
       <c r="F82" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>87</v>
       </c>
       <c r="F83" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>129</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>94</v>
       </c>
       <c r="F84" t="s">
@@ -3235,91 +3235,91 @@
       </c>
       <c r="C88" t="s">
         <v>134</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>94</v>
       </c>
       <c r="F88" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>135</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>23</v>
       </c>
       <c r="F89" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>137</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>139</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>141</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>94</v>
       </c>
       <c r="F92" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3332,51 +3332,51 @@
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>43</v>
       </c>
       <c r="F93" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
@@ -3920,51 +3920,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>182</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>23</v>
       </c>
       <c r="F126" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>183</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>184</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>94</v>
       </c>
       <c r="F128" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
@@ -4036,51 +4036,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>190</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
       <c r="F133" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>192</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>23</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>193</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>23</v>
       </c>
       <c r="F135" t="s">
         <v>100</v>
       </c>
     </row>
@@ -4121,51 +4121,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>196</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>197</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>174</v>
       </c>
       <c r="F139" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>198</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>171</v>
       </c>
       <c r="F140" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
       </c>
       <c r="C18" t="s">
         <v>217</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>218</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>219</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
@@ -4628,51 +4628,51 @@
       </c>
       <c r="C23" t="s">
         <v>224</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>226</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>227</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4822,51 +4822,51 @@
       </c>
       <c r="C33" t="s">
         <v>235</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>87</v>
       </c>
       <c r="F33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>236</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>237</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -5107,51 +5107,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>251</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>253</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5164,51 +5164,51 @@
       </c>
       <c r="C51" t="s">
         <v>254</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>255</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>256</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5278,51 +5278,51 @@
       </c>
       <c r="C57" t="s">
         <v>260</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>261</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>262</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>80</v>
       </c>
       <c r="F59" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5660,51 +5660,51 @@
       </c>
       <c r="C77" t="s">
         <v>284</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>285</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>286</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>75</v>
       </c>
     </row>
@@ -5914,51 +5914,51 @@
       </c>
       <c r="C90" t="s">
         <v>299</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>80</v>
       </c>
       <c r="F90" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>300</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>221</v>
       </c>
       <c r="F91" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>301</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>23</v>
       </c>
       <c r="F92" t="s">
@@ -6054,51 +6054,51 @@
       </c>
       <c r="C97" t="s">
         <v>306</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>307</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>90</v>
       </c>
       <c r="F98" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>308</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>110</v>
       </c>
     </row>
@@ -6111,71 +6111,71 @@
       </c>
       <c r="C100" t="s">
         <v>309</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>310</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>311</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>80</v>
       </c>
       <c r="F102" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>313</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
       <c r="F103" t="s">
@@ -6425,51 +6425,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>329</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>330</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>331</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>94</v>
       </c>
       <c r="F118" t="s">
@@ -6752,51 +6752,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>347</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>23</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>348</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>23</v>
       </c>
       <c r="F135" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>349</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>43</v>
       </c>
       <c r="F136" t="s">
         <v>44</v>
       </c>
     </row>
@@ -6837,51 +6837,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>352</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>353</v>
       </c>
       <c r="D140">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>43</v>
       </c>
       <c r="F140" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>355</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>80</v>
       </c>
       <c r="F141" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7092,51 +7092,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>368</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>43</v>
       </c>
       <c r="F154" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>370</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>371</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -7205,51 +7205,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>378</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>23</v>
       </c>
       <c r="F161" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>379</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>23</v>
       </c>
       <c r="F162" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>380</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
     </row>