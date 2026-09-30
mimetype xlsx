--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -863,51 +863,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1080,51 +1080,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1280,51 +1280,51 @@
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1477,68 +1477,68 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -2131,51 +2131,51 @@
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -2391,91 +2391,91 @@
       </c>
       <c r="C80" t="s">
         <v>128</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">