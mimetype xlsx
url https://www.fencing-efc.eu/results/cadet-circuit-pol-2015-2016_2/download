--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1404,51 +1404,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1481,51 +1481,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1578,51 +1578,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
@@ -1675,51 +1675,51 @@
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
       <c r="F36" t="s">
@@ -1735,51 +1735,51 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2015,51 +2015,51 @@
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>98</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>98</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
@@ -2289,51 +2289,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2349,51 +2349,51 @@
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>98</v>
       </c>
       <c r="F68" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
@@ -2429,51 +2429,51 @@
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>72</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -2666,51 +2666,51 @@
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>149</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -2746,71 +2746,71 @@
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>156</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>72</v>
       </c>
       <c r="F90" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
@@ -2908,51 +2908,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>167</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>139</v>
       </c>
       <c r="F99" t="s">
         <v>140</v>
       </c>
     </row>
@@ -3024,153 +3024,153 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>175</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>98</v>
       </c>
       <c r="F106" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>89</v>
       </c>
       <c r="F107" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
@@ -3191,51 +3191,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>186</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3293,51 +3293,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>192</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>194</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>110</v>
       </c>
       <c r="F121" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>196</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>110</v>
       </c>
       <c r="F122" t="s">
         <v>153</v>
       </c>
     </row>
@@ -3378,51 +3378,51 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>200</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>201</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>110</v>
       </c>
       <c r="F126" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>202</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>70</v>
       </c>
     </row>