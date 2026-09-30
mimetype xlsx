--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2737,51 +2737,51 @@
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>113</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>99</v>
       </c>
       <c r="F75" t="s">
@@ -3131,51 +3131,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>140</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>66</v>
       </c>
       <c r="F93" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>141</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>97</v>
       </c>
       <c r="F94" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>142</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>132</v>
       </c>
       <c r="F95" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3693,51 +3693,51 @@
       </c>
       <c r="C5" t="s">
         <v>172</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>173</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>174</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3824,91 +3824,91 @@
       </c>
       <c r="C12" t="s">
         <v>179</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>180</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>181</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>183</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>184</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
@@ -4075,51 +4075,51 @@
       </c>
       <c r="C25" t="s">
         <v>194</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>195</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>196</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
@@ -4246,51 +4246,51 @@
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>203</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>204</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>205</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4457,51 +4457,51 @@
       </c>
       <c r="C45" t="s">
         <v>214</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>215</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>216</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4711,51 +4711,51 @@
       </c>
       <c r="C58" t="s">
         <v>227</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>230</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
@@ -4828,51 +4828,51 @@
       </c>
       <c r="C64" t="s">
         <v>235</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>236</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>237</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>42</v>
       </c>
       <c r="F66" t="s">
@@ -5239,51 +5239,51 @@
       </c>
       <c r="C85" t="s">
         <v>256</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>257</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>259</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
@@ -5614,51 +5614,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>282</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>283</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>42</v>
       </c>
       <c r="F107" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>284</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>18</v>
       </c>
       <c r="F108" t="s">
         <v>285</v>
       </c>
     </row>
@@ -5801,51 +5801,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>295</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>42</v>
       </c>
       <c r="F117" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>296</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>66</v>
       </c>
       <c r="F118" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>