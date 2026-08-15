--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -854,62 +854,62 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
@@ -970,91 +970,91 @@
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
@@ -1144,51 +1144,51 @@
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -1224,51 +1224,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1301,91 +1301,91 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -1481,51 +1481,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -1541,51 +1541,51 @@
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>44</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
       <c r="F41" t="s">
@@ -1601,91 +1601,91 @@
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1838,51 +1838,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>76</v>
       </c>
       <c r="F56" t="s">
@@ -1998,51 +1998,51 @@
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>101</v>
       </c>
       <c r="F62" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
@@ -2058,51 +2058,51 @@
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>108</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -2158,133 +2158,133 @@
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>61</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="C74" t="s">
         <v>118</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="C75" t="s">
         <v>119</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2376,102 +2376,102 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="C84" t="s">
         <v>129</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="C85" t="s">
         <v>130</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="C86" t="s">
         <v>131</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="C87" t="s">
         <v>132</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>