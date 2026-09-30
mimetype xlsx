--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1738,91 +1738,91 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -1898,51 +1898,51 @@
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2018,51 +2018,51 @@
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2257,51 +2257,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
     </row>