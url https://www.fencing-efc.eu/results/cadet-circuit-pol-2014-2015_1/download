--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -2093,51 +2093,51 @@
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2304,51 +2304,51 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -2438,111 +2438,111 @@
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2555,91 +2555,91 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2795,51 +2795,51 @@
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
@@ -2915,71 +2915,71 @@
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>102</v>
       </c>
       <c r="F51" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3012,51 +3012,51 @@
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
@@ -3152,51 +3152,51 @@
       </c>
       <c r="C60" t="s">
         <v>117</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>119</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
@@ -3209,85 +3209,85 @@
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>124</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>35</v>
       </c>
       <c r="F67" t="s">
         <v>105</v>
       </c>
     </row>
@@ -3320,91 +3320,91 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>32</v>
       </c>
       <c r="F69" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>132</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>22</v>
       </c>
       <c r="F70" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>134</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
       <c r="F71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
@@ -3457,91 +3457,91 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>22</v>
       </c>
       <c r="F77" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
@@ -3774,51 +3774,51 @@
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>32</v>
       </c>
       <c r="F93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
@@ -3834,188 +3834,188 @@
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>174</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>176</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.5</v>
       </c>
       <c r="C99" t="s">
         <v>177</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.5</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>180</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>35</v>
       </c>
       <c r="F101" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.5</v>
       </c>
       <c r="C102" t="s">
         <v>181</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.5</v>
       </c>
       <c r="C103" t="s">
         <v>182</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>57</v>
       </c>
       <c r="F103" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.5</v>
       </c>
       <c r="C104" t="s">
         <v>183</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>35</v>
       </c>
       <c r="F104" t="s">
@@ -4111,51 +4111,51 @@
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
       <c r="F110" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>2.5</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
       <c r="F111" t="s">
@@ -4188,119 +4188,119 @@
       </c>
       <c r="B113">
         <v>2.5</v>
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>35</v>
       </c>
       <c r="F113" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>198</v>
       </c>
       <c r="F114" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>200</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>201</v>
       </c>
       <c r="F115" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>203</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>32</v>
       </c>
       <c r="F116" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>205</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>35</v>
       </c>
       <c r="F117" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
@@ -4618,116 +4618,116 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>236</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>237</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>201</v>
       </c>
       <c r="F140" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>238</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>83</v>
       </c>
       <c r="F141" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
       <c r="F143" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
       <c r="F144" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>129</v>
       </c>
     </row>
@@ -4975,51 +4975,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>258</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>259</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>254</v>
       </c>
       <c r="F3" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>261</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -5055,51 +5055,51 @@
       </c>
       <c r="C6" t="s">
         <v>264</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>266</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>102</v>
       </c>
       <c r="F7" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>268</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5212,71 +5212,71 @@
       </c>
       <c r="C14" t="s">
         <v>276</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>277</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>278</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>280</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -5312,51 +5312,51 @@
       </c>
       <c r="C19" t="s">
         <v>284</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>285</v>
       </c>
       <c r="F19" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>287</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>285</v>
       </c>
       <c r="F20" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>288</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
@@ -5372,248 +5372,248 @@
       </c>
       <c r="C22" t="s">
         <v>289</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>291</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>292</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>293</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>294</v>
       </c>
       <c r="F25" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>296</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>298</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>299</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>300</v>
       </c>
       <c r="F28" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>302</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>304</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>152</v>
       </c>
       <c r="F30" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>306</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>307</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>309</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>310</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -5666,51 +5666,51 @@
       </c>
       <c r="C37" t="s">
         <v>314</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>315</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>316</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -5746,51 +5746,51 @@
       </c>
       <c r="C41" t="s">
         <v>320</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>322</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>323</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -5983,51 +5983,51 @@
       </c>
       <c r="C53" t="s">
         <v>340</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>35</v>
       </c>
       <c r="F53" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>341</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>342</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
         <v>81</v>
       </c>
     </row>
@@ -6097,128 +6097,128 @@
       </c>
       <c r="C59" t="s">
         <v>346</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
       <c r="F59" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>348</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>349</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>350</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>351</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>198</v>
       </c>
       <c r="F63" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>353</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>354</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>22</v>
       </c>
     </row>
@@ -6251,51 +6251,51 @@
       </c>
       <c r="C67" t="s">
         <v>356</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>300</v>
       </c>
       <c r="F67" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>358</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>359</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
@@ -6351,88 +6351,88 @@
       </c>
       <c r="C72" t="s">
         <v>364</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>365</v>
       </c>
       <c r="F72" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>367</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>369</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>370</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>372</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>198</v>
       </c>
       <c r="F76" t="s">
@@ -6528,51 +6528,51 @@
       </c>
       <c r="C81" t="s">
         <v>380</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>300</v>
       </c>
       <c r="F81" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>381</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>126</v>
       </c>
       <c r="F82" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>382</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
       <c r="F83" t="s">
@@ -6588,51 +6588,51 @@
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>385</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>386</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>285</v>
       </c>
       <c r="F86" t="s">
@@ -6788,111 +6788,111 @@
       </c>
       <c r="C94" t="s">
         <v>396</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>397</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>398</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
       <c r="F96" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>399</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>35</v>
       </c>
       <c r="F97" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>401</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>402</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>35</v>
       </c>
       <c r="F99" t="s">
         <v>222</v>
       </c>
     </row>
@@ -6905,91 +6905,91 @@
       </c>
       <c r="C100" t="s">
         <v>403</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
       <c r="F100" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>404</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>405</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>406</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>407</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>365</v>
       </c>
     </row>
@@ -7042,51 +7042,51 @@
       </c>
       <c r="C107" t="s">
         <v>410</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>285</v>
       </c>
       <c r="F107" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>411</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>35</v>
       </c>
       <c r="F108" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>412</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
@@ -7333,51 +7333,51 @@
       </c>
       <c r="C122" t="s">
         <v>428</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>429</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>430</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7410,51 +7410,51 @@
       </c>
       <c r="C126" t="s">
         <v>432</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>35</v>
       </c>
       <c r="F126" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>433</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>35</v>
       </c>
       <c r="F127" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>434</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
@@ -7504,51 +7504,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>440</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>83</v>
       </c>
       <c r="F131" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>441</v>
       </c>
       <c r="D132">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>35</v>
       </c>
       <c r="F132" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>442</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>254</v>
       </c>
       <c r="F133" t="s">
         <v>443</v>
       </c>
     </row>
@@ -7572,51 +7572,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>445</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>300</v>
       </c>
       <c r="F135" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>446</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>35</v>
       </c>
       <c r="F136" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>447</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -7654,153 +7654,153 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>451</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>22</v>
       </c>
       <c r="F140" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>452</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>453</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>201</v>
       </c>
       <c r="F142" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>454</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
       <c r="F143" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>455</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>294</v>
       </c>
       <c r="F144" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>456</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>457</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>458</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>102</v>
       </c>
       <c r="F147" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>459</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>35</v>
       </c>
       <c r="F148" t="s">
         <v>111</v>
       </c>
     </row>
@@ -7841,85 +7841,85 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>462</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>464</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>139</v>
       </c>
       <c r="F152" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>465</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>43</v>
       </c>
       <c r="F153" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>467</v>
       </c>
       <c r="D154">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>35</v>
       </c>
       <c r="F154" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>468</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>35</v>
       </c>
       <c r="F155" t="s">
         <v>167</v>
       </c>
     </row>
@@ -7943,51 +7943,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>470</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>35</v>
       </c>
       <c r="F157" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>471</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>35</v>
       </c>
       <c r="F158" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>472</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>35</v>
       </c>
       <c r="F159" t="s">
         <v>473</v>
       </c>
     </row>
@@ -8045,68 +8045,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>478</v>
       </c>
       <c r="D163">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>32</v>
       </c>
       <c r="F163" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>479</v>
       </c>
       <c r="D164">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>35</v>
       </c>
       <c r="F164" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>480</v>
       </c>
       <c r="D165">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>35</v>
       </c>
       <c r="F165" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>481</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>22</v>
       </c>
       <c r="F166" t="s">
         <v>87</v>
       </c>
     </row>
@@ -8144,68 +8144,68 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>484</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>43</v>
       </c>
       <c r="F169" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>485</v>
       </c>
       <c r="D170">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>254</v>
       </c>
       <c r="F170" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>486</v>
       </c>
       <c r="D171">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>35</v>
       </c>
       <c r="F171" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>487</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>35</v>
       </c>
       <c r="F172" t="s">
         <v>167</v>
       </c>
     </row>
@@ -8229,51 +8229,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>489</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
       <c r="F174" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>490</v>
       </c>
       <c r="D175">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>491</v>
       </c>
       <c r="D176">
         <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>198</v>
       </c>
       <c r="F176" t="s">
         <v>352</v>
       </c>
     </row>
@@ -8379,51 +8379,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>500</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>198</v>
       </c>
       <c r="F183" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>501</v>
       </c>
       <c r="D184">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>35</v>
       </c>
       <c r="F184" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>502</v>
       </c>
       <c r="D185">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>32</v>
       </c>
       <c r="F185" t="s">
         <v>99</v>
       </c>
     </row>
@@ -8464,102 +8464,102 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>505</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>43</v>
       </c>
       <c r="F188" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>506</v>
       </c>
       <c r="D189">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E189" t="s">
         <v>254</v>
       </c>
       <c r="F189" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>508</v>
       </c>
       <c r="D190">
         <v>27</v>
       </c>
       <c r="E190" t="s">
         <v>198</v>
       </c>
       <c r="F190" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>510</v>
       </c>
       <c r="D191">
         <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>35</v>
       </c>
       <c r="F191" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>511</v>
       </c>
       <c r="D192">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>512</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>32</v>
       </c>
       <c r="F193" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
@@ -8614,102 +8614,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>519</v>
       </c>
       <c r="D197">
         <v>27</v>
       </c>
       <c r="E197" t="s">
         <v>517</v>
       </c>
       <c r="F197" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>521</v>
       </c>
       <c r="D198">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E198" t="s">
         <v>35</v>
       </c>
       <c r="F198" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>522</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>25</v>
       </c>
       <c r="F199" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>523</v>
       </c>
       <c r="D200">
         <v>27</v>
       </c>
       <c r="E200" t="s">
         <v>57</v>
       </c>
       <c r="F200" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>524</v>
       </c>
       <c r="D201">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>525</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>22</v>
       </c>
       <c r="F202" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>